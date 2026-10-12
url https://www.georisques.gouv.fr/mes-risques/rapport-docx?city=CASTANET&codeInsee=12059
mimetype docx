--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32416932" name="Picture">
+                  <wp:docPr id="1020733270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32416932" name="Picture"/>
+                          <pic:cNvPr id="1020733270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045630615" name="Picture">
+                  <wp:docPr id="470677824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045630615" name="Picture"/>
+                          <pic:cNvPr id="470677824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019588977" name="Picture">
+                        <wp:docPr id="1838473479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019588977" name="Picture"/>
+                                <pic:cNvPr id="1838473479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792835617" name="Picture">
+                  <wp:docPr id="2136849787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792835617" name="Picture"/>
+                          <pic:cNvPr id="2136849787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196944981" name="Picture">
+                  <wp:docPr id="1579795949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196944981" name="Picture"/>
+                          <pic:cNvPr id="1579795949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793578246" name="Picture">
+                  <wp:docPr id="615793656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793578246" name="Picture"/>
+                          <pic:cNvPr id="615793656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33711894" name="Picture">
+                  <wp:docPr id="538428069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33711894" name="Picture"/>
+                          <pic:cNvPr id="538428069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994891784" name="Picture">
+                  <wp:docPr id="1035604151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994891784" name="Picture"/>
+                          <pic:cNvPr id="1035604151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378991536" name="Picture">
+                        <wp:docPr id="573950711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378991536" name="Picture"/>
+                                <pic:cNvPr id="573950711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437372142" name="Picture">
+                        <wp:docPr id="1954605216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437372142" name="Picture"/>
+                                <pic:cNvPr id="1954605216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218411751" name="Picture">
+                        <wp:docPr id="872393594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218411751" name="Picture"/>
+                                <pic:cNvPr id="872393594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863938227" name="Picture">
+                        <wp:docPr id="1707113129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863938227" name="Picture"/>
+                                <pic:cNvPr id="1707113129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180577502" name="Picture">
+                        <wp:docPr id="12193511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180577502" name="Picture"/>
+                                <pic:cNvPr id="12193511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25316024" name="Picture">
+                        <wp:docPr id="1401811422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25316024" name="Picture"/>
+                                <pic:cNvPr id="1401811422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111003358" name="Picture">
+                        <wp:docPr id="523202860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111003358" name="Picture"/>
+                                <pic:cNvPr id="523202860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063321086" name="Picture">
+                        <wp:docPr id="1734534447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063321086" name="Picture"/>
+                                <pic:cNvPr id="1734534447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349930047" name="Picture">
+                        <wp:docPr id="59765267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349930047" name="Picture"/>
+                                <pic:cNvPr id="59765267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769887468" name="Picture">
+                        <wp:docPr id="1361269000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769887468" name="Picture"/>
+                                <pic:cNvPr id="1361269000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593598556" name="Picture">
+                        <wp:docPr id="530422908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593598556" name="Picture"/>
+                                <pic:cNvPr id="530422908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710083767" name="Picture">
+                        <wp:docPr id="66338186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710083767" name="Picture"/>
+                                <pic:cNvPr id="66338186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753696146" name="Picture">
+                        <wp:docPr id="768117467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753696146" name="Picture"/>
+                                <pic:cNvPr id="768117467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171874308" name="Picture">
+                        <wp:docPr id="1419078404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171874308" name="Picture"/>
+                                <pic:cNvPr id="1419078404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928268328" name="Picture">
+                        <wp:docPr id="2027746605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928268328" name="Picture"/>
+                                <pic:cNvPr id="2027746605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852304398" name="Picture">
+                  <wp:docPr id="1000361097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852304398" name="Picture"/>
+                          <pic:cNvPr id="1000361097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840199177" name="Picture">
+                  <wp:docPr id="798582443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840199177" name="Picture"/>
+                          <pic:cNvPr id="798582443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118963976" name="Picture">
+                  <wp:docPr id="1095791530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118963976" name="Picture"/>
+                          <pic:cNvPr id="1095791530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245276920" name="Picture">
+                  <wp:docPr id="1763466317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245276920" name="Picture"/>
+                          <pic:cNvPr id="1763466317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395269272" name="Picture">
+                  <wp:docPr id="872488557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395269272" name="Picture"/>
+                          <pic:cNvPr id="872488557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560427027" name="Picture">
+                  <wp:docPr id="1635960065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560427027" name="Picture"/>
+                          <pic:cNvPr id="1635960065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997686096" name="Picture">
+                        <wp:docPr id="2047262868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997686096" name="Picture"/>
+                                <pic:cNvPr id="2047262868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93602854" name="Picture">
+                  <wp:docPr id="1722145175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93602854" name="Picture"/>
+                          <pic:cNvPr id="1722145175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648677419" name="Picture">
+                  <wp:docPr id="133874553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648677419" name="Picture"/>
+                          <pic:cNvPr id="133874553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127480822" name="Picture">
+                  <wp:docPr id="1270129010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127480822" name="Picture"/>
+                          <pic:cNvPr id="1270129010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485906584" name="Picture">
+                  <wp:docPr id="1159868007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485906584" name="Picture"/>
+                          <pic:cNvPr id="1159868007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840881482" name="Picture">
+                  <wp:docPr id="1975046036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840881482" name="Picture"/>
+                          <pic:cNvPr id="1975046036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187688202" name="Picture">
+                  <wp:docPr id="1810569353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187688202" name="Picture"/>
+                          <pic:cNvPr id="1810569353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064018053" name="Picture">
+                        <wp:docPr id="1914902255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064018053" name="Picture"/>
+                                <pic:cNvPr id="1914902255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268258263" name="Picture">
+                  <wp:docPr id="1094678386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268258263" name="Picture"/>
+                          <pic:cNvPr id="1094678386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458795972" name="Picture">
+                  <wp:docPr id="723103721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458795972" name="Picture"/>
+                          <pic:cNvPr id="723103721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888055446" name="Picture">
+                  <wp:docPr id="1872375196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888055446" name="Picture"/>
+                          <pic:cNvPr id="1872375196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252640171" name="Picture">
+                  <wp:docPr id="1149377278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252640171" name="Picture"/>
+                          <pic:cNvPr id="1149377278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374535962" name="Picture">
+                  <wp:docPr id="1372077367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374535962" name="Picture"/>
+                          <pic:cNvPr id="1372077367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073007277" name="Picture">
+                  <wp:docPr id="1366883728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073007277" name="Picture"/>
+                          <pic:cNvPr id="1366883728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29109,57 +29109,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773351846" name="Picture">
+                        <wp:docPr id="1700792016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773351846" name="Picture"/>
+                                <pic:cNvPr id="1700792016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30583,57 +30583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795427486" name="Picture">
+                  <wp:docPr id="1857712218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795427486" name="Picture"/>
+                          <pic:cNvPr id="1857712218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30672,57 +30672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878149810" name="Picture">
+                  <wp:docPr id="773885393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878149810" name="Picture"/>
+                          <pic:cNvPr id="773885393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31316,57 +31316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176881050" name="Picture">
+                  <wp:docPr id="1252825533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176881050" name="Picture"/>
+                          <pic:cNvPr id="1252825533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32314,57 +32314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802003278" name="Picture">
+                  <wp:docPr id="1140734779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802003278" name="Picture"/>
+                          <pic:cNvPr id="1140734779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32417,57 +32417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91725890" name="Picture">
+                  <wp:docPr id="1365923528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91725890" name="Picture"/>
+                          <pic:cNvPr id="1365923528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33794,57 +33794,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229811318" name="Picture">
+                  <wp:docPr id="904162054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229811318" name="Picture"/>
+                          <pic:cNvPr id="904162054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34937,57 +34937,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524310942" name="Picture">
+                        <wp:docPr id="644314356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524310942" name="Picture"/>
+                                <pic:cNvPr id="644314356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36298,57 +36298,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029487326" name="Picture">
+                  <wp:docPr id="818775909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029487326" name="Picture"/>
+                          <pic:cNvPr id="818775909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36387,57 +36387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228792338" name="Picture">
+                  <wp:docPr id="1529222815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228792338" name="Picture"/>
+                          <pic:cNvPr id="1529222815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37031,57 +37031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255382430" name="Picture">
+                  <wp:docPr id="557410058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255382430" name="Picture"/>
+                          <pic:cNvPr id="557410058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38029,57 +38029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018765289" name="Picture">
+                  <wp:docPr id="2116002113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018765289" name="Picture"/>
+                          <pic:cNvPr id="2116002113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38132,57 +38132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309597552" name="Picture">
+                  <wp:docPr id="1550345125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309597552" name="Picture"/>
+                          <pic:cNvPr id="1550345125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39509,57 +39509,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452368215" name="Picture">
+                  <wp:docPr id="392767188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452368215" name="Picture"/>
+                          <pic:cNvPr id="392767188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40652,57 +40652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704975707" name="Picture">
+                        <wp:docPr id="1673033874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704975707" name="Picture"/>
+                                <pic:cNvPr id="1673033874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41873,57 +41873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009289877" name="Picture">
+                  <wp:docPr id="1027190199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009289877" name="Picture"/>
+                          <pic:cNvPr id="1027190199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41944,57 +41944,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132412998" name="Picture">
+                  <wp:docPr id="771546485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132412998" name="Picture"/>
+                          <pic:cNvPr id="771546485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42358,57 +42358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822691075" name="Picture">
+                  <wp:docPr id="478251782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822691075" name="Picture"/>
+                          <pic:cNvPr id="478251782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>