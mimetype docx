--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862873815" name="Picture">
+                  <wp:docPr id="191997936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862873815" name="Picture"/>
+                          <pic:cNvPr id="191997936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954099493" name="Picture">
+                  <wp:docPr id="440721787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954099493" name="Picture"/>
+                          <pic:cNvPr id="440721787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704063891" name="Picture">
+                        <wp:docPr id="1900927817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704063891" name="Picture"/>
+                                <pic:cNvPr id="1900927817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608035089" name="Picture">
+                  <wp:docPr id="1917486135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608035089" name="Picture"/>
+                          <pic:cNvPr id="1917486135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404476108" name="Picture">
+                  <wp:docPr id="366746868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404476108" name="Picture"/>
+                          <pic:cNvPr id="366746868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525208988" name="Picture">
+                  <wp:docPr id="1424745104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525208988" name="Picture"/>
+                          <pic:cNvPr id="1424745104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435114696" name="Picture">
+                  <wp:docPr id="602335928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435114696" name="Picture"/>
+                          <pic:cNvPr id="602335928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142927830" name="Picture">
+                  <wp:docPr id="337098978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142927830" name="Picture"/>
+                          <pic:cNvPr id="337098978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482679621" name="Picture">
+                        <wp:docPr id="1011309394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482679621" name="Picture"/>
+                                <pic:cNvPr id="1011309394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946017929" name="Picture">
+                        <wp:docPr id="1632879866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946017929" name="Picture"/>
+                                <pic:cNvPr id="1632879866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321827380" name="Picture">
+                        <wp:docPr id="594870133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321827380" name="Picture"/>
+                                <pic:cNvPr id="594870133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098098252" name="Picture">
+                        <wp:docPr id="1876313571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098098252" name="Picture"/>
+                                <pic:cNvPr id="1876313571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069344824" name="Picture">
+                        <wp:docPr id="51663436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069344824" name="Picture"/>
+                                <pic:cNvPr id="51663436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522428882" name="Picture">
+                        <wp:docPr id="2061628832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522428882" name="Picture"/>
+                                <pic:cNvPr id="2061628832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316165943" name="Picture">
+                        <wp:docPr id="71259323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316165943" name="Picture"/>
+                                <pic:cNvPr id="71259323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113099510" name="Picture">
+                        <wp:docPr id="1134913621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113099510" name="Picture"/>
+                                <pic:cNvPr id="1134913621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811785693" name="Picture">
+                        <wp:docPr id="196816941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811785693" name="Picture"/>
+                                <pic:cNvPr id="196816941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104512831" name="Picture">
+                        <wp:docPr id="2138615692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104512831" name="Picture"/>
+                                <pic:cNvPr id="2138615692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462121580" name="Picture">
+                        <wp:docPr id="579164995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462121580" name="Picture"/>
+                                <pic:cNvPr id="579164995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97333297" name="Picture">
+                        <wp:docPr id="1358621143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97333297" name="Picture"/>
+                                <pic:cNvPr id="1358621143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988632207" name="Picture">
+                  <wp:docPr id="1985739282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988632207" name="Picture"/>
+                          <pic:cNvPr id="1985739282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491484004" name="Picture">
+                  <wp:docPr id="1020760971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491484004" name="Picture"/>
+                          <pic:cNvPr id="1020760971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080657057" name="Picture">
+                  <wp:docPr id="1145916948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080657057" name="Picture"/>
+                          <pic:cNvPr id="1145916948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180953275" name="Picture">
+                  <wp:docPr id="361740753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180953275" name="Picture"/>
+                          <pic:cNvPr id="361740753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064970181" name="Picture">
+                  <wp:docPr id="1206563096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064970181" name="Picture"/>
+                          <pic:cNvPr id="1206563096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948475068" name="Picture">
+                  <wp:docPr id="1975256732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948475068" name="Picture"/>
+                          <pic:cNvPr id="1975256732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313813605" name="Picture">
+                        <wp:docPr id="1018221664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313813605" name="Picture"/>
+                                <pic:cNvPr id="1018221664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071469413" name="Picture">
+                  <wp:docPr id="1122732758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071469413" name="Picture"/>
+                          <pic:cNvPr id="1122732758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905570879" name="Picture">
+                  <wp:docPr id="1426141638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905570879" name="Picture"/>
+                          <pic:cNvPr id="1426141638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078075178" name="Picture">
+                  <wp:docPr id="1873341650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078075178" name="Picture"/>
+                          <pic:cNvPr id="1873341650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825459267" name="Picture">
+                  <wp:docPr id="915078968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825459267" name="Picture"/>
+                          <pic:cNvPr id="915078968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054110216" name="Picture">
+                  <wp:docPr id="472895647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054110216" name="Picture"/>
+                          <pic:cNvPr id="472895647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560599629" name="Picture">
+                  <wp:docPr id="2096545360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560599629" name="Picture"/>
+                          <pic:cNvPr id="2096545360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1505603658" name="Picture">
+                        <wp:docPr id="893452198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1505603658" name="Picture"/>
+                                <pic:cNvPr id="893452198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="795923998" name="Picture">
+                        <wp:docPr id="1679320970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="795923998" name="Picture"/>
+                                <pic:cNvPr id="1679320970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461048922" name="Picture">
+                  <wp:docPr id="1444354400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461048922" name="Picture"/>
+                          <pic:cNvPr id="1444354400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724712065" name="Picture">
+                  <wp:docPr id="233211014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724712065" name="Picture"/>
+                          <pic:cNvPr id="233211014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028097345" name="Picture">
+                  <wp:docPr id="1447562461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028097345" name="Picture"/>
+                          <pic:cNvPr id="1447562461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054220454" name="Picture">
+                  <wp:docPr id="435509310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054220454" name="Picture"/>
+                          <pic:cNvPr id="435509310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521985170" name="Picture">
+                  <wp:docPr id="406162685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521985170" name="Picture"/>
+                          <pic:cNvPr id="406162685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965943971" name="Picture">
+                  <wp:docPr id="1516386459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965943971" name="Picture"/>
+                          <pic:cNvPr id="1516386459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1752802624" name="Picture">
+                        <wp:docPr id="137420545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1752802624" name="Picture"/>
+                                <pic:cNvPr id="137420545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214186710" name="Picture">
+                  <wp:docPr id="1138595964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214186710" name="Picture"/>
+                          <pic:cNvPr id="1138595964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471039099" name="Picture">
+                  <wp:docPr id="230509372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471039099" name="Picture"/>
+                          <pic:cNvPr id="230509372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923113252" name="Picture">
+                  <wp:docPr id="1855722121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923113252" name="Picture"/>
+                          <pic:cNvPr id="1855722121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933844268" name="Picture">
+                  <wp:docPr id="377536774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933844268" name="Picture"/>
+                          <pic:cNvPr id="377536774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666838953" name="Picture">
+                  <wp:docPr id="1051696226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666838953" name="Picture"/>
+                          <pic:cNvPr id="1051696226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321059490" name="Picture">
+                  <wp:docPr id="1960143587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321059490" name="Picture"/>
+                          <pic:cNvPr id="1960143587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095343113" name="Picture">
+                        <wp:docPr id="1869356451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095343113" name="Picture"/>
+                                <pic:cNvPr id="1869356451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557931491" name="Picture">
+                  <wp:docPr id="816963807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557931491" name="Picture"/>
+                          <pic:cNvPr id="816963807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332787861" name="Picture">
+                  <wp:docPr id="1537578322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332787861" name="Picture"/>
+                          <pic:cNvPr id="1537578322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924447847" name="Picture">
+                  <wp:docPr id="54348637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924447847" name="Picture"/>
+                          <pic:cNvPr id="54348637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>