--- v0 (2026-08-17)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330390675" name="Picture">
+                  <wp:docPr id="121180751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330390675" name="Picture"/>
+                          <pic:cNvPr id="121180751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740436475" name="Picture">
+                  <wp:docPr id="240725611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740436475" name="Picture"/>
+                          <pic:cNvPr id="240725611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228015682" name="Picture">
+                        <wp:docPr id="473715491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228015682" name="Picture"/>
+                                <pic:cNvPr id="473715491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423745655" name="Picture">
+                  <wp:docPr id="1340263264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423745655" name="Picture"/>
+                          <pic:cNvPr id="1340263264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754692758" name="Picture">
+                  <wp:docPr id="1771799459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754692758" name="Picture"/>
+                          <pic:cNvPr id="1771799459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378164923" name="Picture">
+                  <wp:docPr id="1908447757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378164923" name="Picture"/>
+                          <pic:cNvPr id="1908447757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687600431" name="Picture">
+                  <wp:docPr id="1611461196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687600431" name="Picture"/>
+                          <pic:cNvPr id="1611461196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428692650" name="Picture">
+                  <wp:docPr id="1265422151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428692650" name="Picture"/>
+                          <pic:cNvPr id="1265422151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799106098" name="Picture">
+                        <wp:docPr id="1212492029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799106098" name="Picture"/>
+                                <pic:cNvPr id="1212492029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916755772" name="Picture">
+                        <wp:docPr id="1893426260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916755772" name="Picture"/>
+                                <pic:cNvPr id="1893426260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400155246" name="Picture">
+                        <wp:docPr id="1086780145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400155246" name="Picture"/>
+                                <pic:cNvPr id="1086780145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448741659" name="Picture">
+                        <wp:docPr id="298324257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448741659" name="Picture"/>
+                                <pic:cNvPr id="298324257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917320567" name="Picture">
+                        <wp:docPr id="1285222665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917320567" name="Picture"/>
+                                <pic:cNvPr id="1285222665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026259034" name="Picture">
+                        <wp:docPr id="1104269706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026259034" name="Picture"/>
+                                <pic:cNvPr id="1104269706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667031895" name="Picture">
+                        <wp:docPr id="626393987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667031895" name="Picture"/>
+                                <pic:cNvPr id="626393987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525228937" name="Picture">
+                        <wp:docPr id="534004013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525228937" name="Picture"/>
+                                <pic:cNvPr id="534004013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276982822" name="Picture">
+                        <wp:docPr id="511149336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276982822" name="Picture"/>
+                                <pic:cNvPr id="511149336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714764037" name="Picture">
+                        <wp:docPr id="1698501413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714764037" name="Picture"/>
+                                <pic:cNvPr id="1698501413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2046339945" name="Picture">
+                        <wp:docPr id="171764052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2046339945" name="Picture"/>
+                                <pic:cNvPr id="171764052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250485939" name="Picture">
+                        <wp:docPr id="1342505867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250485939" name="Picture"/>
+                                <pic:cNvPr id="1342505867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678063936" name="Picture">
+                        <wp:docPr id="916588373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678063936" name="Picture"/>
+                                <pic:cNvPr id="916588373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343091217" name="Picture">
+                        <wp:docPr id="1867434945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343091217" name="Picture"/>
+                                <pic:cNvPr id="1867434945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612714367" name="Picture">
+                        <wp:docPr id="818005630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612714367" name="Picture"/>
+                                <pic:cNvPr id="818005630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780488654" name="Picture">
+                  <wp:docPr id="1768986466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780488654" name="Picture"/>
+                          <pic:cNvPr id="1768986466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253060538" name="Picture">
+                  <wp:docPr id="1019632974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253060538" name="Picture"/>
+                          <pic:cNvPr id="1019632974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396610923" name="Picture">
+                  <wp:docPr id="46141072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396610923" name="Picture"/>
+                          <pic:cNvPr id="46141072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088179249" name="Picture">
+                  <wp:docPr id="1014278987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088179249" name="Picture"/>
+                          <pic:cNvPr id="1014278987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757254934" name="Picture">
+                  <wp:docPr id="475114420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757254934" name="Picture"/>
+                          <pic:cNvPr id="475114420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693495101" name="Picture">
+                  <wp:docPr id="1097654396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693495101" name="Picture"/>
+                          <pic:cNvPr id="1097654396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497341165" name="Picture">
+                        <wp:docPr id="1234979427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497341165" name="Picture"/>
+                                <pic:cNvPr id="1234979427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218152866" name="Picture">
+                  <wp:docPr id="611979079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218152866" name="Picture"/>
+                          <pic:cNvPr id="611979079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655209993" name="Picture">
+                  <wp:docPr id="727517015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655209993" name="Picture"/>
+                          <pic:cNvPr id="727517015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503659275" name="Picture">
+                  <wp:docPr id="3776269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503659275" name="Picture"/>
+                          <pic:cNvPr id="3776269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161674609" name="Picture">
+                  <wp:docPr id="222386276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161674609" name="Picture"/>
+                          <pic:cNvPr id="222386276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502460708" name="Picture">
+                  <wp:docPr id="694280101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502460708" name="Picture"/>
+                          <pic:cNvPr id="694280101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628023100" name="Picture">
+                  <wp:docPr id="992582102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628023100" name="Picture"/>
+                          <pic:cNvPr id="992582102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497635594" name="Picture">
+                        <wp:docPr id="1293597834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497635594" name="Picture"/>
+                                <pic:cNvPr id="1293597834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398508934" name="Picture">
+                        <wp:docPr id="1335217678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398508934" name="Picture"/>
+                                <pic:cNvPr id="1335217678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717111468" name="Picture">
+                  <wp:docPr id="1467209114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717111468" name="Picture"/>
+                          <pic:cNvPr id="1467209114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715730721" name="Picture">
+                  <wp:docPr id="1325787581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715730721" name="Picture"/>
+                          <pic:cNvPr id="1325787581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173725023" name="Picture">
+                  <wp:docPr id="341885669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173725023" name="Picture"/>
+                          <pic:cNvPr id="341885669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981102943" name="Picture">
+                  <wp:docPr id="534050577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981102943" name="Picture"/>
+                          <pic:cNvPr id="534050577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113654807" name="Picture">
+                  <wp:docPr id="253231271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113654807" name="Picture"/>
+                          <pic:cNvPr id="253231271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607225647" name="Picture">
+                  <wp:docPr id="2143680895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607225647" name="Picture"/>
+                          <pic:cNvPr id="2143680895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422557218" name="Picture">
+                        <wp:docPr id="1409414231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422557218" name="Picture"/>
+                                <pic:cNvPr id="1409414231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609732865" name="Picture">
+                  <wp:docPr id="81785257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609732865" name="Picture"/>
+                          <pic:cNvPr id="81785257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600773150" name="Picture">
+                  <wp:docPr id="173960489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600773150" name="Picture"/>
+                          <pic:cNvPr id="173960489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646646002" name="Picture">
+                  <wp:docPr id="127760602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646646002" name="Picture"/>
+                          <pic:cNvPr id="127760602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912086988" name="Picture">
+                  <wp:docPr id="1117373594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912086988" name="Picture"/>
+                          <pic:cNvPr id="1117373594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624519390" name="Picture">
+                  <wp:docPr id="1426925826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624519390" name="Picture"/>
+                          <pic:cNvPr id="1426925826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182126574" name="Picture">
+                  <wp:docPr id="957634400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182126574" name="Picture"/>
+                          <pic:cNvPr id="957634400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834452795" name="Picture">
+                        <wp:docPr id="539227672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834452795" name="Picture"/>
+                                <pic:cNvPr id="539227672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049225348" name="Picture">
+                  <wp:docPr id="42316634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049225348" name="Picture"/>
+                          <pic:cNvPr id="42316634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874251313" name="Picture">
+                  <wp:docPr id="1026102820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874251313" name="Picture"/>
+                          <pic:cNvPr id="1026102820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154885928" name="Picture">
+                  <wp:docPr id="1047266808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154885928" name="Picture"/>
+                          <pic:cNvPr id="1047266808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93510082" name="Picture">
+                  <wp:docPr id="2022686749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93510082" name="Picture"/>
+                          <pic:cNvPr id="2022686749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080781984" name="Picture">
+                  <wp:docPr id="1554412554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080781984" name="Picture"/>
+                          <pic:cNvPr id="1554412554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191742065" name="Picture">
+                  <wp:docPr id="559341357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191742065" name="Picture"/>
+                          <pic:cNvPr id="559341357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255606643" name="Picture">
+                  <wp:docPr id="943477817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255606643" name="Picture"/>
+                          <pic:cNvPr id="943477817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387580487" name="Picture">
+                  <wp:docPr id="2110974271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387580487" name="Picture"/>
+                          <pic:cNvPr id="2110974271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208312317" name="Picture">
+                  <wp:docPr id="959199119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208312317" name="Picture"/>
+                          <pic:cNvPr id="959199119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>