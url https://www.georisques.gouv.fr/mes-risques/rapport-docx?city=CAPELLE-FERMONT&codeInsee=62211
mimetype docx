--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711541326" name="Picture">
+                  <wp:docPr id="1850539310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711541326" name="Picture"/>
+                          <pic:cNvPr id="1850539310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524856368" name="Picture">
+                  <wp:docPr id="974747556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524856368" name="Picture"/>
+                          <pic:cNvPr id="974747556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759772102" name="Picture">
+                        <wp:docPr id="1056181200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759772102" name="Picture"/>
+                                <pic:cNvPr id="1056181200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701659922" name="Picture">
+                  <wp:docPr id="18559025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701659922" name="Picture"/>
+                          <pic:cNvPr id="18559025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558922037" name="Picture">
+                  <wp:docPr id="300230727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558922037" name="Picture"/>
+                          <pic:cNvPr id="300230727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575802557" name="Picture">
+                  <wp:docPr id="1018077175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575802557" name="Picture"/>
+                          <pic:cNvPr id="1018077175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302936078" name="Picture">
+                  <wp:docPr id="714317903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302936078" name="Picture"/>
+                          <pic:cNvPr id="714317903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640067419" name="Picture">
+                  <wp:docPr id="98330756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640067419" name="Picture"/>
+                          <pic:cNvPr id="98330756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457425733" name="Picture">
+                        <wp:docPr id="599948920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457425733" name="Picture"/>
+                                <pic:cNvPr id="599948920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208100278" name="Picture">
+                        <wp:docPr id="1033899514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208100278" name="Picture"/>
+                                <pic:cNvPr id="1033899514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725278191" name="Picture">
+                        <wp:docPr id="493351320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725278191" name="Picture"/>
+                                <pic:cNvPr id="493351320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003255631" name="Picture">
+                        <wp:docPr id="831319520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003255631" name="Picture"/>
+                                <pic:cNvPr id="831319520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988427191" name="Picture">
+                        <wp:docPr id="1951197936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988427191" name="Picture"/>
+                                <pic:cNvPr id="1951197936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879522101" name="Picture">
+                        <wp:docPr id="2059663566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879522101" name="Picture"/>
+                                <pic:cNvPr id="2059663566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006487743" name="Picture">
+                        <wp:docPr id="1996405369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006487743" name="Picture"/>
+                                <pic:cNvPr id="1996405369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452786293" name="Picture">
+                        <wp:docPr id="1172821275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452786293" name="Picture"/>
+                                <pic:cNvPr id="1172821275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751860049" name="Picture">
+                        <wp:docPr id="129657636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751860049" name="Picture"/>
+                                <pic:cNvPr id="129657636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820858510" name="Picture">
+                        <wp:docPr id="96795519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820858510" name="Picture"/>
+                                <pic:cNvPr id="96795519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159560695" name="Picture">
+                        <wp:docPr id="1779454743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159560695" name="Picture"/>
+                                <pic:cNvPr id="1779454743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269074418" name="Picture">
+                        <wp:docPr id="802701868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269074418" name="Picture"/>
+                                <pic:cNvPr id="802701868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235018026" name="Picture">
+                  <wp:docPr id="47789637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235018026" name="Picture"/>
+                          <pic:cNvPr id="47789637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491394837" name="Picture">
+                  <wp:docPr id="49763837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491394837" name="Picture"/>
+                          <pic:cNvPr id="49763837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958787888" name="Picture">
+                  <wp:docPr id="103542195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958787888" name="Picture"/>
+                          <pic:cNvPr id="103542195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663330701" name="Picture">
+                  <wp:docPr id="647238650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663330701" name="Picture"/>
+                          <pic:cNvPr id="647238650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596644268" name="Picture">
+                  <wp:docPr id="111065805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596644268" name="Picture"/>
+                          <pic:cNvPr id="111065805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112303582" name="Picture">
+                  <wp:docPr id="161131107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112303582" name="Picture"/>
+                          <pic:cNvPr id="161131107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488342832" name="Picture">
+                        <wp:docPr id="1719552329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488342832" name="Picture"/>
+                                <pic:cNvPr id="1719552329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043053589" name="Picture">
+                  <wp:docPr id="288168051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043053589" name="Picture"/>
+                          <pic:cNvPr id="288168051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273968000" name="Picture">
+                  <wp:docPr id="1304803889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273968000" name="Picture"/>
+                          <pic:cNvPr id="1304803889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169614280" name="Picture">
+                  <wp:docPr id="1508214465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169614280" name="Picture"/>
+                          <pic:cNvPr id="1508214465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878818869" name="Picture">
+                  <wp:docPr id="1530847954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878818869" name="Picture"/>
+                          <pic:cNvPr id="1530847954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970864425" name="Picture">
+                  <wp:docPr id="1033102709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970864425" name="Picture"/>
+                          <pic:cNvPr id="1033102709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126285149" name="Picture">
+                  <wp:docPr id="1261646945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126285149" name="Picture"/>
+                          <pic:cNvPr id="1261646945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660626552" name="Picture">
+                        <wp:docPr id="1214208180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660626552" name="Picture"/>
+                                <pic:cNvPr id="1214208180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399272214" name="Picture">
+                        <wp:docPr id="1011730534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399272214" name="Picture"/>
+                                <pic:cNvPr id="1011730534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845833227" name="Picture">
+                  <wp:docPr id="241544611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845833227" name="Picture"/>
+                          <pic:cNvPr id="241544611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639377522" name="Picture">
+                  <wp:docPr id="1661871701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639377522" name="Picture"/>
+                          <pic:cNvPr id="1661871701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471772429" name="Picture">
+                  <wp:docPr id="1815052906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471772429" name="Picture"/>
+                          <pic:cNvPr id="1815052906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651415043" name="Picture">
+                  <wp:docPr id="986142708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651415043" name="Picture"/>
+                          <pic:cNvPr id="986142708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178749223" name="Picture">
+                  <wp:docPr id="376963084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178749223" name="Picture"/>
+                          <pic:cNvPr id="376963084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477088643" name="Picture">
+                  <wp:docPr id="1278272686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477088643" name="Picture"/>
+                          <pic:cNvPr id="1278272686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415753476" name="Picture">
+                        <wp:docPr id="295218026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415753476" name="Picture"/>
+                                <pic:cNvPr id="295218026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351128850" name="Picture">
+                  <wp:docPr id="1522935907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351128850" name="Picture"/>
+                          <pic:cNvPr id="1522935907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926775311" name="Picture">
+                  <wp:docPr id="933188282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926775311" name="Picture"/>
+                          <pic:cNvPr id="933188282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59237206" name="Picture">
+                  <wp:docPr id="793729478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59237206" name="Picture"/>
+                          <pic:cNvPr id="793729478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684720495" name="Picture">
+                  <wp:docPr id="820039575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684720495" name="Picture"/>
+                          <pic:cNvPr id="820039575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147613519" name="Picture">
+                  <wp:docPr id="1689962601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147613519" name="Picture"/>
+                          <pic:cNvPr id="1689962601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705455938" name="Picture">
+                  <wp:docPr id="466164595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705455938" name="Picture"/>
+                          <pic:cNvPr id="466164595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227012325" name="Picture">
+                        <wp:docPr id="1243458548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227012325" name="Picture"/>
+                                <pic:cNvPr id="1243458548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157148256" name="Picture">
+                  <wp:docPr id="425472839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157148256" name="Picture"/>
+                          <pic:cNvPr id="425472839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167706303" name="Picture">
+                  <wp:docPr id="594232566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167706303" name="Picture"/>
+                          <pic:cNvPr id="594232566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943635707" name="Picture">
+                  <wp:docPr id="326775386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943635707" name="Picture"/>
+                          <pic:cNvPr id="326775386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>