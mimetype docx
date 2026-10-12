--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850539310" name="Picture">
+                  <wp:docPr id="2050887556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850539310" name="Picture"/>
+                          <pic:cNvPr id="2050887556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974747556" name="Picture">
+                  <wp:docPr id="1245425750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974747556" name="Picture"/>
+                          <pic:cNvPr id="1245425750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056181200" name="Picture">
+                        <wp:docPr id="1706503999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056181200" name="Picture"/>
+                                <pic:cNvPr id="1706503999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18559025" name="Picture">
+                  <wp:docPr id="671925313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18559025" name="Picture"/>
+                          <pic:cNvPr id="671925313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300230727" name="Picture">
+                  <wp:docPr id="463443678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300230727" name="Picture"/>
+                          <pic:cNvPr id="463443678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018077175" name="Picture">
+                  <wp:docPr id="2055569791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018077175" name="Picture"/>
+                          <pic:cNvPr id="2055569791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714317903" name="Picture">
+                  <wp:docPr id="1886095092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714317903" name="Picture"/>
+                          <pic:cNvPr id="1886095092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98330756" name="Picture">
+                  <wp:docPr id="1812848310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98330756" name="Picture"/>
+                          <pic:cNvPr id="1812848310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599948920" name="Picture">
+                        <wp:docPr id="829616894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599948920" name="Picture"/>
+                                <pic:cNvPr id="829616894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033899514" name="Picture">
+                        <wp:docPr id="1456740571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033899514" name="Picture"/>
+                                <pic:cNvPr id="1456740571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="493351320" name="Picture">
+                        <wp:docPr id="1233896538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="493351320" name="Picture"/>
+                                <pic:cNvPr id="1233896538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831319520" name="Picture">
+                        <wp:docPr id="1526896847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831319520" name="Picture"/>
+                                <pic:cNvPr id="1526896847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951197936" name="Picture">
+                        <wp:docPr id="1042910156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951197936" name="Picture"/>
+                                <pic:cNvPr id="1042910156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059663566" name="Picture">
+                        <wp:docPr id="708427696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059663566" name="Picture"/>
+                                <pic:cNvPr id="708427696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996405369" name="Picture">
+                        <wp:docPr id="1180379224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996405369" name="Picture"/>
+                                <pic:cNvPr id="1180379224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172821275" name="Picture">
+                        <wp:docPr id="2057434795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172821275" name="Picture"/>
+                                <pic:cNvPr id="2057434795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129657636" name="Picture">
+                        <wp:docPr id="1173755150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129657636" name="Picture"/>
+                                <pic:cNvPr id="1173755150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96795519" name="Picture">
+                        <wp:docPr id="1874053262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96795519" name="Picture"/>
+                                <pic:cNvPr id="1874053262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779454743" name="Picture">
+                        <wp:docPr id="119842273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779454743" name="Picture"/>
+                                <pic:cNvPr id="119842273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802701868" name="Picture">
+                        <wp:docPr id="1116118914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802701868" name="Picture"/>
+                                <pic:cNvPr id="1116118914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47789637" name="Picture">
+                  <wp:docPr id="1028225739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47789637" name="Picture"/>
+                          <pic:cNvPr id="1028225739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49763837" name="Picture">
+                  <wp:docPr id="1382698469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49763837" name="Picture"/>
+                          <pic:cNvPr id="1382698469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103542195" name="Picture">
+                  <wp:docPr id="1138712203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103542195" name="Picture"/>
+                          <pic:cNvPr id="1138712203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647238650" name="Picture">
+                  <wp:docPr id="211574780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647238650" name="Picture"/>
+                          <pic:cNvPr id="211574780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111065805" name="Picture">
+                  <wp:docPr id="1132154534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111065805" name="Picture"/>
+                          <pic:cNvPr id="1132154534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161131107" name="Picture">
+                  <wp:docPr id="990639623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161131107" name="Picture"/>
+                          <pic:cNvPr id="990639623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719552329" name="Picture">
+                        <wp:docPr id="550970859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719552329" name="Picture"/>
+                                <pic:cNvPr id="550970859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288168051" name="Picture">
+                  <wp:docPr id="1069543033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288168051" name="Picture"/>
+                          <pic:cNvPr id="1069543033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304803889" name="Picture">
+                  <wp:docPr id="1354497056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304803889" name="Picture"/>
+                          <pic:cNvPr id="1354497056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508214465" name="Picture">
+                  <wp:docPr id="1239049121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508214465" name="Picture"/>
+                          <pic:cNvPr id="1239049121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530847954" name="Picture">
+                  <wp:docPr id="1772949772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530847954" name="Picture"/>
+                          <pic:cNvPr id="1772949772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033102709" name="Picture">
+                  <wp:docPr id="1836676733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033102709" name="Picture"/>
+                          <pic:cNvPr id="1836676733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261646945" name="Picture">
+                  <wp:docPr id="762925953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261646945" name="Picture"/>
+                          <pic:cNvPr id="762925953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214208180" name="Picture">
+                        <wp:docPr id="585566901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214208180" name="Picture"/>
+                                <pic:cNvPr id="585566901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011730534" name="Picture">
+                        <wp:docPr id="2039895499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011730534" name="Picture"/>
+                                <pic:cNvPr id="2039895499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241544611" name="Picture">
+                  <wp:docPr id="1665026798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241544611" name="Picture"/>
+                          <pic:cNvPr id="1665026798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661871701" name="Picture">
+                  <wp:docPr id="1856174618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661871701" name="Picture"/>
+                          <pic:cNvPr id="1856174618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815052906" name="Picture">
+                  <wp:docPr id="346121765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815052906" name="Picture"/>
+                          <pic:cNvPr id="346121765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986142708" name="Picture">
+                  <wp:docPr id="1698313640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986142708" name="Picture"/>
+                          <pic:cNvPr id="1698313640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376963084" name="Picture">
+                  <wp:docPr id="443446275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376963084" name="Picture"/>
+                          <pic:cNvPr id="443446275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278272686" name="Picture">
+                  <wp:docPr id="1509751591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278272686" name="Picture"/>
+                          <pic:cNvPr id="1509751591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295218026" name="Picture">
+                        <wp:docPr id="380194716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295218026" name="Picture"/>
+                                <pic:cNvPr id="380194716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522935907" name="Picture">
+                  <wp:docPr id="682802093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522935907" name="Picture"/>
+                          <pic:cNvPr id="682802093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933188282" name="Picture">
+                  <wp:docPr id="1116773430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933188282" name="Picture"/>
+                          <pic:cNvPr id="1116773430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793729478" name="Picture">
+                  <wp:docPr id="1972896558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793729478" name="Picture"/>
+                          <pic:cNvPr id="1972896558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820039575" name="Picture">
+                  <wp:docPr id="1162763826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820039575" name="Picture"/>
+                          <pic:cNvPr id="1162763826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689962601" name="Picture">
+                  <wp:docPr id="1561736709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689962601" name="Picture"/>
+                          <pic:cNvPr id="1561736709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466164595" name="Picture">
+                  <wp:docPr id="1469217552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466164595" name="Picture"/>
+                          <pic:cNvPr id="1469217552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243458548" name="Picture">
+                        <wp:docPr id="156434057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243458548" name="Picture"/>
+                                <pic:cNvPr id="156434057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425472839" name="Picture">
+                  <wp:docPr id="1306287688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425472839" name="Picture"/>
+                          <pic:cNvPr id="1306287688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594232566" name="Picture">
+                  <wp:docPr id="808894731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594232566" name="Picture"/>
+                          <pic:cNvPr id="808894731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326775386" name="Picture">
+                  <wp:docPr id="1920636702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326775386" name="Picture"/>
+                          <pic:cNvPr id="1920636702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>