--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3772959" name="Picture">
+                  <wp:docPr id="361544608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3772959" name="Picture"/>
+                          <pic:cNvPr id="361544608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155509754" name="Picture">
+                  <wp:docPr id="506374855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155509754" name="Picture"/>
+                          <pic:cNvPr id="506374855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517527250" name="Picture">
+                        <wp:docPr id="1143853023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517527250" name="Picture"/>
+                                <pic:cNvPr id="1143853023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945126052" name="Picture">
+                  <wp:docPr id="733035744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945126052" name="Picture"/>
+                          <pic:cNvPr id="733035744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199183635" name="Picture">
+                  <wp:docPr id="2030555999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199183635" name="Picture"/>
+                          <pic:cNvPr id="2030555999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452706633" name="Picture">
+                  <wp:docPr id="1337666086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452706633" name="Picture"/>
+                          <pic:cNvPr id="1337666086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514599308" name="Picture">
+                  <wp:docPr id="1543068937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514599308" name="Picture"/>
+                          <pic:cNvPr id="1543068937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619032774" name="Picture">
+                  <wp:docPr id="1890129567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619032774" name="Picture"/>
+                          <pic:cNvPr id="1890129567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808550733" name="Picture">
+                        <wp:docPr id="1269151792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808550733" name="Picture"/>
+                                <pic:cNvPr id="1269151792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464412165" name="Picture">
+                        <wp:docPr id="73013159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464412165" name="Picture"/>
+                                <pic:cNvPr id="73013159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706529879" name="Picture">
+                        <wp:docPr id="1359924942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706529879" name="Picture"/>
+                                <pic:cNvPr id="1359924942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159749462" name="Picture">
+                        <wp:docPr id="1508688488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159749462" name="Picture"/>
+                                <pic:cNvPr id="1508688488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="674673222" name="Picture">
+                        <wp:docPr id="1433329217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="674673222" name="Picture"/>
+                                <pic:cNvPr id="1433329217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751587294" name="Picture">
+                        <wp:docPr id="474478347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751587294" name="Picture"/>
+                                <pic:cNvPr id="474478347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725068417" name="Picture">
+                        <wp:docPr id="986930020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725068417" name="Picture"/>
+                                <pic:cNvPr id="986930020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828667470" name="Picture">
+                        <wp:docPr id="1306640844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828667470" name="Picture"/>
+                                <pic:cNvPr id="1306640844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380452204" name="Picture">
+                        <wp:docPr id="66888120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380452204" name="Picture"/>
+                                <pic:cNvPr id="66888120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10253,57 +10253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802258181" name="Picture">
+                  <wp:docPr id="213579135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802258181" name="Picture"/>
+                          <pic:cNvPr id="213579135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10342,57 +10342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838591552" name="Picture">
+                  <wp:docPr id="868297881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838591552" name="Picture"/>
+                          <pic:cNvPr id="868297881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10986,57 +10986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721052755" name="Picture">
+                  <wp:docPr id="3867292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721052755" name="Picture"/>
+                          <pic:cNvPr id="3867292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12214,57 +12214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682387592" name="Picture">
+                  <wp:docPr id="1075504061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682387592" name="Picture"/>
+                          <pic:cNvPr id="1075504061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12317,57 +12317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337798648" name="Picture">
+                  <wp:docPr id="1227104169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337798648" name="Picture"/>
+                          <pic:cNvPr id="1227104169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13698,57 +13698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783566993" name="Picture">
+                  <wp:docPr id="1321034383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783566993" name="Picture"/>
+                          <pic:cNvPr id="1321034383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14860,57 +14860,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928513060" name="Picture">
+                        <wp:docPr id="660479850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928513060" name="Picture"/>
+                                <pic:cNvPr id="660479850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -15835,57 +15835,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299233044" name="Picture">
+                        <wp:docPr id="613316379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299233044" name="Picture"/>
+                                <pic:cNvPr id="613316379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17224,57 +17224,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22476526" name="Picture">
+                  <wp:docPr id="849043164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22476526" name="Picture"/>
+                          <pic:cNvPr id="849043164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17313,57 +17313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127123501" name="Picture">
+                  <wp:docPr id="1215635339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127123501" name="Picture"/>
+                          <pic:cNvPr id="1215635339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17957,57 +17957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079683503" name="Picture">
+                  <wp:docPr id="529829681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079683503" name="Picture"/>
+                          <pic:cNvPr id="529829681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18955,57 +18955,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923615313" name="Picture">
+                  <wp:docPr id="566514502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923615313" name="Picture"/>
+                          <pic:cNvPr id="566514502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19058,57 +19058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978618044" name="Picture">
+                  <wp:docPr id="1901283895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978618044" name="Picture"/>
+                          <pic:cNvPr id="1901283895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386727259" name="Picture">
+                  <wp:docPr id="1878524173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386727259" name="Picture"/>
+                          <pic:cNvPr id="1878524173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21578,57 +21578,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841013619" name="Picture">
+                        <wp:docPr id="1400993291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841013619" name="Picture"/>
+                                <pic:cNvPr id="1400993291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22939,57 +22939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497909178" name="Picture">
+                  <wp:docPr id="2094986527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497909178" name="Picture"/>
+                          <pic:cNvPr id="2094986527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23028,57 +23028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193701511" name="Picture">
+                  <wp:docPr id="1998966519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193701511" name="Picture"/>
+                          <pic:cNvPr id="1998966519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23672,57 +23672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579256033" name="Picture">
+                  <wp:docPr id="1314530325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579256033" name="Picture"/>
+                          <pic:cNvPr id="1314530325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24670,57 +24670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110446234" name="Picture">
+                  <wp:docPr id="1410029411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110446234" name="Picture"/>
+                          <pic:cNvPr id="1410029411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24773,57 +24773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173187920" name="Picture">
+                  <wp:docPr id="198575968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173187920" name="Picture"/>
+                          <pic:cNvPr id="198575968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26150,57 +26150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103908431" name="Picture">
+                  <wp:docPr id="1026526230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103908431" name="Picture"/>
+                          <pic:cNvPr id="1026526230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27293,57 +27293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795915094" name="Picture">
+                        <wp:docPr id="1728744099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795915094" name="Picture"/>
+                                <pic:cNvPr id="1728744099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28514,57 +28514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787199256" name="Picture">
+                  <wp:docPr id="637859176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787199256" name="Picture"/>
+                          <pic:cNvPr id="637859176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28585,57 +28585,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250550550" name="Picture">
+                  <wp:docPr id="1799276477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250550550" name="Picture"/>
+                          <pic:cNvPr id="1799276477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28999,57 +28999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608380141" name="Picture">
+                  <wp:docPr id="2147168903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608380141" name="Picture"/>
+                          <pic:cNvPr id="2147168903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>