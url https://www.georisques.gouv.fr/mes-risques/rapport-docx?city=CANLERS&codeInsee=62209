--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629775748" name="Picture">
+                  <wp:docPr id="1987537845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629775748" name="Picture"/>
+                          <pic:cNvPr id="1987537845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685963293" name="Picture">
+                  <wp:docPr id="234770859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685963293" name="Picture"/>
+                          <pic:cNvPr id="234770859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154583181" name="Picture">
+                        <wp:docPr id="1909661932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154583181" name="Picture"/>
+                                <pic:cNvPr id="1909661932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9928858" name="Picture">
+                  <wp:docPr id="1687820709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9928858" name="Picture"/>
+                          <pic:cNvPr id="1687820709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059681276" name="Picture">
+                  <wp:docPr id="1900275040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059681276" name="Picture"/>
+                          <pic:cNvPr id="1900275040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443256648" name="Picture">
+                  <wp:docPr id="1053228439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443256648" name="Picture"/>
+                          <pic:cNvPr id="1053228439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762995874" name="Picture">
+                  <wp:docPr id="43791373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762995874" name="Picture"/>
+                          <pic:cNvPr id="43791373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110662665" name="Picture">
+                  <wp:docPr id="400177615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110662665" name="Picture"/>
+                          <pic:cNvPr id="400177615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620703416" name="Picture">
+                        <wp:docPr id="594547773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620703416" name="Picture"/>
+                                <pic:cNvPr id="594547773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183141679" name="Picture">
+                        <wp:docPr id="1457180423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183141679" name="Picture"/>
+                                <pic:cNvPr id="1457180423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345621151" name="Picture">
+                        <wp:docPr id="217475435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345621151" name="Picture"/>
+                                <pic:cNvPr id="217475435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="857591282" name="Picture">
+                        <wp:docPr id="1597019979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="857591282" name="Picture"/>
+                                <pic:cNvPr id="1597019979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481371483" name="Picture">
+                        <wp:docPr id="21316227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481371483" name="Picture"/>
+                                <pic:cNvPr id="21316227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114658123" name="Picture">
+                        <wp:docPr id="2056107300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114658123" name="Picture"/>
+                                <pic:cNvPr id="2056107300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578703170" name="Picture">
+                        <wp:docPr id="232695173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578703170" name="Picture"/>
+                                <pic:cNvPr id="232695173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327424705" name="Picture">
+                        <wp:docPr id="1581065435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327424705" name="Picture"/>
+                                <pic:cNvPr id="1581065435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393934369" name="Picture">
+                        <wp:docPr id="2067636570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393934369" name="Picture"/>
+                                <pic:cNvPr id="2067636570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682988195" name="Picture">
+                        <wp:docPr id="663265459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682988195" name="Picture"/>
+                                <pic:cNvPr id="663265459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172618429" name="Picture">
+                        <wp:docPr id="2000116770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172618429" name="Picture"/>
+                                <pic:cNvPr id="2000116770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300604286" name="Picture">
+                        <wp:docPr id="693019735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300604286" name="Picture"/>
+                                <pic:cNvPr id="693019735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258426463" name="Picture">
+                        <wp:docPr id="1054385260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258426463" name="Picture"/>
+                                <pic:cNvPr id="1054385260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2113666547" name="Picture">
+                        <wp:docPr id="923259183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2113666547" name="Picture"/>
+                                <pic:cNvPr id="923259183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030390042" name="Picture">
+                        <wp:docPr id="81293569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030390042" name="Picture"/>
+                                <pic:cNvPr id="81293569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443281983" name="Picture">
+                  <wp:docPr id="1604733877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443281983" name="Picture"/>
+                          <pic:cNvPr id="1604733877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076537998" name="Picture">
+                  <wp:docPr id="469950607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076537998" name="Picture"/>
+                          <pic:cNvPr id="469950607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55932856" name="Picture">
+                  <wp:docPr id="1676292213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55932856" name="Picture"/>
+                          <pic:cNvPr id="1676292213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152160004" name="Picture">
+                  <wp:docPr id="265533290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152160004" name="Picture"/>
+                          <pic:cNvPr id="265533290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139643373" name="Picture">
+                  <wp:docPr id="346905553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139643373" name="Picture"/>
+                          <pic:cNvPr id="346905553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295853097" name="Picture">
+                  <wp:docPr id="545581814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295853097" name="Picture"/>
+                          <pic:cNvPr id="545581814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46390537" name="Picture">
+                        <wp:docPr id="223605335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46390537" name="Picture"/>
+                                <pic:cNvPr id="223605335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326802646" name="Picture">
+                        <wp:docPr id="1505422600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326802646" name="Picture"/>
+                                <pic:cNvPr id="1505422600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674292583" name="Picture">
+                  <wp:docPr id="627535750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674292583" name="Picture"/>
+                          <pic:cNvPr id="627535750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896598524" name="Picture">
+                  <wp:docPr id="1512720822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896598524" name="Picture"/>
+                          <pic:cNvPr id="1512720822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370944082" name="Picture">
+                  <wp:docPr id="1417035094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370944082" name="Picture"/>
+                          <pic:cNvPr id="1417035094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375412789" name="Picture">
+                  <wp:docPr id="1011082872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375412789" name="Picture"/>
+                          <pic:cNvPr id="1011082872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463207730" name="Picture">
+                  <wp:docPr id="1715559498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463207730" name="Picture"/>
+                          <pic:cNvPr id="1715559498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247021564" name="Picture">
+                  <wp:docPr id="1647086151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247021564" name="Picture"/>
+                          <pic:cNvPr id="1647086151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24223,51 +24223,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1100"/>
+          <w:trHeight w:hRule="atLeast" w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -24523,57 +24523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584522439" name="Picture">
+                        <wp:docPr id="1073764905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584522439" name="Picture"/>
+                                <pic:cNvPr id="1073764905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24781,51 +24781,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="200"/>
+                <w:trHeight w:hRule="atLeast" w:val="780"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -24851,50 +24851,56 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Séisme</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Eboulement ou chutes de pierres et de blocs</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Glissement de terrain</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -25498,57 +25504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655526814" name="Picture">
+                        <wp:docPr id="1509964879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655526814" name="Picture"/>
+                                <pic:cNvPr id="1509964879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26118,51 +26124,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2860"/>
+          <w:trHeight w:hRule="exact" w:val="2280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -26907,57 +26913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363719624" name="Picture">
+                  <wp:docPr id="910909922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363719624" name="Picture"/>
+                          <pic:cNvPr id="910909922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26996,57 +27002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968263236" name="Picture">
+                  <wp:docPr id="1343124232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968263236" name="Picture"/>
+                          <pic:cNvPr id="1343124232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27676,57 +27682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294546936" name="Picture">
+                  <wp:docPr id="122237869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294546936" name="Picture"/>
+                          <pic:cNvPr id="122237869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28737,57 +28743,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097262535" name="Picture">
+                  <wp:docPr id="1506916497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097262535" name="Picture"/>
+                          <pic:cNvPr id="1506916497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155858320" name="Picture">
+                  <wp:docPr id="2028835465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155858320" name="Picture"/>
+                          <pic:cNvPr id="2028835465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30304,57 +30310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867883843" name="Picture">
+                  <wp:docPr id="222525394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867883843" name="Picture"/>
+                          <pic:cNvPr id="222525394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31511,57 +31517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124982111" name="Picture">
+                        <wp:docPr id="105217136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124982111" name="Picture"/>
+                                <pic:cNvPr id="105217136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33837,57 +33843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410787960" name="Picture">
+                  <wp:docPr id="2135326252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410787960" name="Picture"/>
+                          <pic:cNvPr id="2135326252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33926,57 +33932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711209507" name="Picture">
+                  <wp:docPr id="2123649422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711209507" name="Picture"/>
+                          <pic:cNvPr id="2123649422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34570,57 +34576,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591160220" name="Picture">
+                  <wp:docPr id="1402930384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591160220" name="Picture"/>
+                          <pic:cNvPr id="1402930384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35568,57 +35574,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437672939" name="Picture">
+                  <wp:docPr id="201098926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437672939" name="Picture"/>
+                          <pic:cNvPr id="201098926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35671,57 +35677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873910929" name="Picture">
+                  <wp:docPr id="549122945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873910929" name="Picture"/>
+                          <pic:cNvPr id="549122945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37048,57 +37054,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168294273" name="Picture">
+                  <wp:docPr id="1170077715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168294273" name="Picture"/>
+                          <pic:cNvPr id="1170077715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38191,57 +38197,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851835266" name="Picture">
+                        <wp:docPr id="26533264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851835266" name="Picture"/>
+                                <pic:cNvPr id="26533264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39552,57 +39558,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033746694" name="Picture">
+                  <wp:docPr id="734253265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033746694" name="Picture"/>
+                          <pic:cNvPr id="734253265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39641,57 +39647,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070495501" name="Picture">
+                  <wp:docPr id="2014448314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070495501" name="Picture"/>
+                          <pic:cNvPr id="2014448314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40285,57 +40291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898101481" name="Picture">
+                  <wp:docPr id="489104556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898101481" name="Picture"/>
+                          <pic:cNvPr id="489104556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41283,57 +41289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213556628" name="Picture">
+                  <wp:docPr id="957678097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213556628" name="Picture"/>
+                          <pic:cNvPr id="957678097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41386,57 +41392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781710899" name="Picture">
+                  <wp:docPr id="1626479229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781710899" name="Picture"/>
+                          <pic:cNvPr id="1626479229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42763,57 +42769,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725292848" name="Picture">
+                  <wp:docPr id="1785708054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725292848" name="Picture"/>
+                          <pic:cNvPr id="1785708054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43906,57 +43912,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473251427" name="Picture">
+                        <wp:docPr id="58589592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473251427" name="Picture"/>
+                                <pic:cNvPr id="58589592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45127,57 +45133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507883464" name="Picture">
+                  <wp:docPr id="351703279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507883464" name="Picture"/>
+                          <pic:cNvPr id="351703279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45198,57 +45204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344605215" name="Picture">
+                  <wp:docPr id="2099735141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344605215" name="Picture"/>
+                          <pic:cNvPr id="2099735141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45612,57 +45618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660538074" name="Picture">
+                  <wp:docPr id="849554928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660538074" name="Picture"/>
+                          <pic:cNvPr id="849554928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>