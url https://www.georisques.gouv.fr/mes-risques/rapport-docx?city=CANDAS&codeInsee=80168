--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540989865" name="Picture">
+                  <wp:docPr id="1531724000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540989865" name="Picture"/>
+                          <pic:cNvPr id="1531724000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162812338" name="Picture">
+                  <wp:docPr id="592158260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162812338" name="Picture"/>
+                          <pic:cNvPr id="592158260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174510980" name="Picture">
+                        <wp:docPr id="330930373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174510980" name="Picture"/>
+                                <pic:cNvPr id="330930373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67221554" name="Picture">
+                  <wp:docPr id="1403283880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67221554" name="Picture"/>
+                          <pic:cNvPr id="1403283880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214736555" name="Picture">
+                  <wp:docPr id="796071980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214736555" name="Picture"/>
+                          <pic:cNvPr id="796071980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085840037" name="Picture">
+                  <wp:docPr id="101781702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085840037" name="Picture"/>
+                          <pic:cNvPr id="101781702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009078287" name="Picture">
+                  <wp:docPr id="2095174425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009078287" name="Picture"/>
+                          <pic:cNvPr id="2095174425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344688604" name="Picture">
+                  <wp:docPr id="1867405269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344688604" name="Picture"/>
+                          <pic:cNvPr id="1867405269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320240597" name="Picture">
+                        <wp:docPr id="1007163314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320240597" name="Picture"/>
+                                <pic:cNvPr id="1007163314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847149236" name="Picture">
+                        <wp:docPr id="1267981814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847149236" name="Picture"/>
+                                <pic:cNvPr id="1267981814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887129376" name="Picture">
+                        <wp:docPr id="1826882838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887129376" name="Picture"/>
+                                <pic:cNvPr id="1826882838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322290532" name="Picture">
+                        <wp:docPr id="1637301274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322290532" name="Picture"/>
+                                <pic:cNvPr id="1637301274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9893558" name="Picture">
+                        <wp:docPr id="825445745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9893558" name="Picture"/>
+                                <pic:cNvPr id="825445745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721577308" name="Picture">
+                        <wp:docPr id="481562347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721577308" name="Picture"/>
+                                <pic:cNvPr id="481562347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494237612" name="Picture">
+                        <wp:docPr id="1179119373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494237612" name="Picture"/>
+                                <pic:cNvPr id="1179119373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542582777" name="Picture">
+                        <wp:docPr id="1126926047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542582777" name="Picture"/>
+                                <pic:cNvPr id="1126926047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733921212" name="Picture">
+                        <wp:docPr id="1699381090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733921212" name="Picture"/>
+                                <pic:cNvPr id="1699381090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038492821" name="Picture">
+                        <wp:docPr id="1401379514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038492821" name="Picture"/>
+                                <pic:cNvPr id="1401379514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297834639" name="Picture">
+                        <wp:docPr id="1300833611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297834639" name="Picture"/>
+                                <pic:cNvPr id="1300833611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690588089" name="Picture">
+                        <wp:docPr id="315191973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690588089" name="Picture"/>
+                                <pic:cNvPr id="315191973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972050526" name="Picture">
+                        <wp:docPr id="1292203061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972050526" name="Picture"/>
+                                <pic:cNvPr id="1292203061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281663225" name="Picture">
+                        <wp:docPr id="448560924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281663225" name="Picture"/>
+                                <pic:cNvPr id="448560924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833862549" name="Picture">
+                        <wp:docPr id="1083968683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833862549" name="Picture"/>
+                                <pic:cNvPr id="1083968683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331652077" name="Picture">
+                  <wp:docPr id="1680075782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331652077" name="Picture"/>
+                          <pic:cNvPr id="1680075782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793062849" name="Picture">
+                  <wp:docPr id="1735365948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793062849" name="Picture"/>
+                          <pic:cNvPr id="1735365948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447396034" name="Picture">
+                  <wp:docPr id="1720205595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447396034" name="Picture"/>
+                          <pic:cNvPr id="1720205595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773514115" name="Picture">
+                  <wp:docPr id="1712202144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773514115" name="Picture"/>
+                          <pic:cNvPr id="1712202144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533183413" name="Picture">
+                  <wp:docPr id="1106282009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533183413" name="Picture"/>
+                          <pic:cNvPr id="1106282009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405105822" name="Picture">
+                  <wp:docPr id="1114635702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405105822" name="Picture"/>
+                          <pic:cNvPr id="1114635702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982383271" name="Picture">
+                        <wp:docPr id="580314033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982383271" name="Picture"/>
+                                <pic:cNvPr id="580314033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529903186" name="Picture">
+                  <wp:docPr id="1642925711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529903186" name="Picture"/>
+                          <pic:cNvPr id="1642925711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97444707" name="Picture">
+                  <wp:docPr id="119760443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97444707" name="Picture"/>
+                          <pic:cNvPr id="119760443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354983871" name="Picture">
+                  <wp:docPr id="314410501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354983871" name="Picture"/>
+                          <pic:cNvPr id="314410501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505769103" name="Picture">
+                  <wp:docPr id="1657824643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505769103" name="Picture"/>
+                          <pic:cNvPr id="1657824643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785750580" name="Picture">
+                  <wp:docPr id="872516493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785750580" name="Picture"/>
+                          <pic:cNvPr id="872516493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863935489" name="Picture">
+                  <wp:docPr id="228918934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863935489" name="Picture"/>
+                          <pic:cNvPr id="228918934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="716335297" name="Picture">
+                        <wp:docPr id="925535571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="716335297" name="Picture"/>
+                                <pic:cNvPr id="925535571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247409400" name="Picture">
+                  <wp:docPr id="304004246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247409400" name="Picture"/>
+                          <pic:cNvPr id="304004246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883704412" name="Picture">
+                  <wp:docPr id="1901381568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883704412" name="Picture"/>
+                          <pic:cNvPr id="1901381568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333857516" name="Picture">
+                  <wp:docPr id="850737891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333857516" name="Picture"/>
+                          <pic:cNvPr id="850737891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483196492" name="Picture">
+                  <wp:docPr id="410309937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483196492" name="Picture"/>
+                          <pic:cNvPr id="410309937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243543670" name="Picture">
+                  <wp:docPr id="594598568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243543670" name="Picture"/>
+                          <pic:cNvPr id="594598568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465077451" name="Picture">
+                  <wp:docPr id="1494311856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465077451" name="Picture"/>
+                          <pic:cNvPr id="1494311856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431644691" name="Picture">
+                        <wp:docPr id="2141732454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431644691" name="Picture"/>
+                                <pic:cNvPr id="2141732454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169112238" name="Picture">
+                  <wp:docPr id="762764992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169112238" name="Picture"/>
+                          <pic:cNvPr id="762764992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816018284" name="Picture">
+                  <wp:docPr id="1538011289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816018284" name="Picture"/>
+                          <pic:cNvPr id="1538011289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418613951" name="Picture">
+                  <wp:docPr id="623267834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418613951" name="Picture"/>
+                          <pic:cNvPr id="623267834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627861199" name="Picture">
+                  <wp:docPr id="775281454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627861199" name="Picture"/>
+                          <pic:cNvPr id="775281454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733135912" name="Picture">
+                  <wp:docPr id="227751073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733135912" name="Picture"/>
+                          <pic:cNvPr id="227751073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112434788" name="Picture">
+                  <wp:docPr id="187424077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112434788" name="Picture"/>
+                          <pic:cNvPr id="187424077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021808150" name="Picture">
+                        <wp:docPr id="994304753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021808150" name="Picture"/>
+                                <pic:cNvPr id="994304753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123455740" name="Picture">
+                  <wp:docPr id="1895875067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123455740" name="Picture"/>
+                          <pic:cNvPr id="1895875067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347732432" name="Picture">
+                  <wp:docPr id="1433461056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347732432" name="Picture"/>
+                          <pic:cNvPr id="1433461056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864560338" name="Picture">
+                  <wp:docPr id="134135318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864560338" name="Picture"/>
+                          <pic:cNvPr id="134135318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951517370" name="Picture">
+                  <wp:docPr id="586757482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951517370" name="Picture"/>
+                          <pic:cNvPr id="586757482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140067781" name="Picture">
+                  <wp:docPr id="482452349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140067781" name="Picture"/>
+                          <pic:cNvPr id="482452349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853710148" name="Picture">
+                  <wp:docPr id="1448153744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853710148" name="Picture"/>
+                          <pic:cNvPr id="1448153744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947116459" name="Picture">
+                  <wp:docPr id="116567946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947116459" name="Picture"/>
+                          <pic:cNvPr id="116567946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012670761" name="Picture">
+                  <wp:docPr id="1561639506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012670761" name="Picture"/>
+                          <pic:cNvPr id="1561639506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294600039" name="Picture">
+                  <wp:docPr id="1212638701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294600039" name="Picture"/>
+                          <pic:cNvPr id="1212638701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>