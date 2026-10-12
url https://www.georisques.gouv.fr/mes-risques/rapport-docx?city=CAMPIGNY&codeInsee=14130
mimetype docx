--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028991491" name="Picture">
+                  <wp:docPr id="70810456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028991491" name="Picture"/>
+                          <pic:cNvPr id="70810456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601788100" name="Picture">
+                  <wp:docPr id="387948268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601788100" name="Picture"/>
+                          <pic:cNvPr id="387948268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831200859" name="Picture">
+                        <wp:docPr id="2098248350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831200859" name="Picture"/>
+                                <pic:cNvPr id="2098248350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921834929" name="Picture">
+                  <wp:docPr id="275093140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921834929" name="Picture"/>
+                          <pic:cNvPr id="275093140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102321029" name="Picture">
+                  <wp:docPr id="1240289884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102321029" name="Picture"/>
+                          <pic:cNvPr id="1240289884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433929276" name="Picture">
+                  <wp:docPr id="1284988753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433929276" name="Picture"/>
+                          <pic:cNvPr id="1284988753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368840235" name="Picture">
+                  <wp:docPr id="1543202181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368840235" name="Picture"/>
+                          <pic:cNvPr id="1543202181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550010406" name="Picture">
+                  <wp:docPr id="1042114147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550010406" name="Picture"/>
+                          <pic:cNvPr id="1042114147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801873869" name="Picture">
+                        <wp:docPr id="136517636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801873869" name="Picture"/>
+                                <pic:cNvPr id="136517636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215269140" name="Picture">
+                        <wp:docPr id="69266793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215269140" name="Picture"/>
+                                <pic:cNvPr id="69266793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36226663" name="Picture">
+                        <wp:docPr id="1710086252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36226663" name="Picture"/>
+                                <pic:cNvPr id="1710086252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882869741" name="Picture">
+                        <wp:docPr id="1364210098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882869741" name="Picture"/>
+                                <pic:cNvPr id="1364210098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996567996" name="Picture">
+                        <wp:docPr id="300678687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996567996" name="Picture"/>
+                                <pic:cNvPr id="300678687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796028119" name="Picture">
+                        <wp:docPr id="1528984809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796028119" name="Picture"/>
+                                <pic:cNvPr id="1528984809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88874195" name="Picture">
+                        <wp:docPr id="612070329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88874195" name="Picture"/>
+                                <pic:cNvPr id="612070329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387509589" name="Picture">
+                        <wp:docPr id="170848360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387509589" name="Picture"/>
+                                <pic:cNvPr id="170848360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242906590" name="Picture">
+                        <wp:docPr id="912207888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242906590" name="Picture"/>
+                                <pic:cNvPr id="912207888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604066565" name="Picture">
+                        <wp:docPr id="1239053330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604066565" name="Picture"/>
+                                <pic:cNvPr id="1239053330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727876171" name="Picture">
+                        <wp:docPr id="976522628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727876171" name="Picture"/>
+                                <pic:cNvPr id="976522628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773162356" name="Picture">
+                        <wp:docPr id="957341728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773162356" name="Picture"/>
+                                <pic:cNvPr id="957341728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278396250" name="Picture">
+                        <wp:docPr id="903173159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278396250" name="Picture"/>
+                                <pic:cNvPr id="903173159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535630938" name="Picture">
+                        <wp:docPr id="1575842511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535630938" name="Picture"/>
+                                <pic:cNvPr id="1575842511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599620547" name="Picture">
+                        <wp:docPr id="289552672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599620547" name="Picture"/>
+                                <pic:cNvPr id="289552672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637567905" name="Picture">
+                  <wp:docPr id="1618686918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637567905" name="Picture"/>
+                          <pic:cNvPr id="1618686918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520522297" name="Picture">
+                  <wp:docPr id="2097582907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520522297" name="Picture"/>
+                          <pic:cNvPr id="2097582907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012535456" name="Picture">
+                  <wp:docPr id="308199626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012535456" name="Picture"/>
+                          <pic:cNvPr id="308199626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948441764" name="Picture">
+                  <wp:docPr id="1751688163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948441764" name="Picture"/>
+                          <pic:cNvPr id="1751688163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379291859" name="Picture">
+                  <wp:docPr id="799135723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379291859" name="Picture"/>
+                          <pic:cNvPr id="799135723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994118748" name="Picture">
+                  <wp:docPr id="165778561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994118748" name="Picture"/>
+                          <pic:cNvPr id="165778561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000062505" name="Picture">
+                        <wp:docPr id="1159412460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000062505" name="Picture"/>
+                                <pic:cNvPr id="1159412460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241236544" name="Picture">
+                  <wp:docPr id="1175912646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241236544" name="Picture"/>
+                          <pic:cNvPr id="1175912646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29152766" name="Picture">
+                  <wp:docPr id="2133841517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29152766" name="Picture"/>
+                          <pic:cNvPr id="2133841517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731221782" name="Picture">
+                  <wp:docPr id="1669287742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731221782" name="Picture"/>
+                          <pic:cNvPr id="1669287742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230614272" name="Picture">
+                  <wp:docPr id="316644282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230614272" name="Picture"/>
+                          <pic:cNvPr id="316644282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745754788" name="Picture">
+                  <wp:docPr id="1074572393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745754788" name="Picture"/>
+                          <pic:cNvPr id="1074572393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098424650" name="Picture">
+                  <wp:docPr id="1648680106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098424650" name="Picture"/>
+                          <pic:cNvPr id="1648680106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084920751" name="Picture">
+                        <wp:docPr id="2078002603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084920751" name="Picture"/>
+                                <pic:cNvPr id="2078002603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985107181" name="Picture">
+                        <wp:docPr id="647754355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985107181" name="Picture"/>
+                                <pic:cNvPr id="647754355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659999843" name="Picture">
+                  <wp:docPr id="50906526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659999843" name="Picture"/>
+                          <pic:cNvPr id="50906526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539830638" name="Picture">
+                  <wp:docPr id="1065367968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539830638" name="Picture"/>
+                          <pic:cNvPr id="1065367968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56015722" name="Picture">
+                  <wp:docPr id="1743089225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56015722" name="Picture"/>
+                          <pic:cNvPr id="1743089225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712169395" name="Picture">
+                  <wp:docPr id="401749018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712169395" name="Picture"/>
+                          <pic:cNvPr id="401749018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326719500" name="Picture">
+                  <wp:docPr id="1967527254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326719500" name="Picture"/>
+                          <pic:cNvPr id="1967527254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098530957" name="Picture">
+                  <wp:docPr id="1774676664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098530957" name="Picture"/>
+                          <pic:cNvPr id="1774676664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702027070" name="Picture">
+                        <wp:docPr id="310850105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702027070" name="Picture"/>
+                                <pic:cNvPr id="310850105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093753322" name="Picture">
+                  <wp:docPr id="1078401147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093753322" name="Picture"/>
+                          <pic:cNvPr id="1078401147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955669284" name="Picture">
+                  <wp:docPr id="487009206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955669284" name="Picture"/>
+                          <pic:cNvPr id="487009206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047012402" name="Picture">
+                  <wp:docPr id="1078647841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047012402" name="Picture"/>
+                          <pic:cNvPr id="1078647841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441877990" name="Picture">
+                  <wp:docPr id="1940529115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441877990" name="Picture"/>
+                          <pic:cNvPr id="1940529115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746764923" name="Picture">
+                  <wp:docPr id="1189664228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746764923" name="Picture"/>
+                          <pic:cNvPr id="1189664228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770297323" name="Picture">
+                  <wp:docPr id="495062979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770297323" name="Picture"/>
+                          <pic:cNvPr id="495062979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602982122" name="Picture">
+                        <wp:docPr id="2038125974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602982122" name="Picture"/>
+                                <pic:cNvPr id="2038125974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094890902" name="Picture">
+                  <wp:docPr id="1664305733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094890902" name="Picture"/>
+                          <pic:cNvPr id="1664305733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679883458" name="Picture">
+                  <wp:docPr id="1078420560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679883458" name="Picture"/>
+                          <pic:cNvPr id="1078420560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994866496" name="Picture">
+                  <wp:docPr id="1634186476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994866496" name="Picture"/>
+                          <pic:cNvPr id="1634186476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454610073" name="Picture">
+                  <wp:docPr id="1664192265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454610073" name="Picture"/>
+                          <pic:cNvPr id="1664192265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568283693" name="Picture">
+                  <wp:docPr id="525790330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568283693" name="Picture"/>
+                          <pic:cNvPr id="525790330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258779302" name="Picture">
+                  <wp:docPr id="1787308814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258779302" name="Picture"/>
+                          <pic:cNvPr id="1787308814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195376823" name="Picture">
+                  <wp:docPr id="515147243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195376823" name="Picture"/>
+                          <pic:cNvPr id="515147243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626339062" name="Picture">
+                  <wp:docPr id="276064006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626339062" name="Picture"/>
+                          <pic:cNvPr id="276064006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814652084" name="Picture">
+                  <wp:docPr id="1777876896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814652084" name="Picture"/>
+                          <pic:cNvPr id="1777876896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>