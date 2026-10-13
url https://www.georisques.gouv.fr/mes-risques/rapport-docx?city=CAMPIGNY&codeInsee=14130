--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70810456" name="Picture">
+                  <wp:docPr id="1376349723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70810456" name="Picture"/>
+                          <pic:cNvPr id="1376349723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387948268" name="Picture">
+                  <wp:docPr id="1615127062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387948268" name="Picture"/>
+                          <pic:cNvPr id="1615127062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098248350" name="Picture">
+                        <wp:docPr id="1383404959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098248350" name="Picture"/>
+                                <pic:cNvPr id="1383404959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275093140" name="Picture">
+                  <wp:docPr id="1767424427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275093140" name="Picture"/>
+                          <pic:cNvPr id="1767424427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240289884" name="Picture">
+                  <wp:docPr id="717703940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240289884" name="Picture"/>
+                          <pic:cNvPr id="717703940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284988753" name="Picture">
+                  <wp:docPr id="13962152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284988753" name="Picture"/>
+                          <pic:cNvPr id="13962152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543202181" name="Picture">
+                  <wp:docPr id="1126197052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543202181" name="Picture"/>
+                          <pic:cNvPr id="1126197052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042114147" name="Picture">
+                  <wp:docPr id="183134553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042114147" name="Picture"/>
+                          <pic:cNvPr id="183134553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136517636" name="Picture">
+                        <wp:docPr id="1039612011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136517636" name="Picture"/>
+                                <pic:cNvPr id="1039612011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="69266793" name="Picture">
+                        <wp:docPr id="1765642827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="69266793" name="Picture"/>
+                                <pic:cNvPr id="1765642827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710086252" name="Picture">
+                        <wp:docPr id="723398400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710086252" name="Picture"/>
+                                <pic:cNvPr id="723398400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364210098" name="Picture">
+                        <wp:docPr id="202165357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364210098" name="Picture"/>
+                                <pic:cNvPr id="202165357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300678687" name="Picture">
+                        <wp:docPr id="2085483193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300678687" name="Picture"/>
+                                <pic:cNvPr id="2085483193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528984809" name="Picture">
+                        <wp:docPr id="650927628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528984809" name="Picture"/>
+                                <pic:cNvPr id="650927628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612070329" name="Picture">
+                        <wp:docPr id="1131485709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612070329" name="Picture"/>
+                                <pic:cNvPr id="1131485709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="170848360" name="Picture">
+                        <wp:docPr id="336538448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="170848360" name="Picture"/>
+                                <pic:cNvPr id="336538448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912207888" name="Picture">
+                        <wp:docPr id="967042764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912207888" name="Picture"/>
+                                <pic:cNvPr id="967042764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1239053330" name="Picture">
+                        <wp:docPr id="1073034382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1239053330" name="Picture"/>
+                                <pic:cNvPr id="1073034382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976522628" name="Picture">
+                        <wp:docPr id="1828121624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976522628" name="Picture"/>
+                                <pic:cNvPr id="1828121624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957341728" name="Picture">
+                        <wp:docPr id="219197562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957341728" name="Picture"/>
+                                <pic:cNvPr id="219197562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903173159" name="Picture">
+                        <wp:docPr id="128448132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903173159" name="Picture"/>
+                                <pic:cNvPr id="128448132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575842511" name="Picture">
+                        <wp:docPr id="1257736507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575842511" name="Picture"/>
+                                <pic:cNvPr id="1257736507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289552672" name="Picture">
+                        <wp:docPr id="729436112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289552672" name="Picture"/>
+                                <pic:cNvPr id="729436112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618686918" name="Picture">
+                  <wp:docPr id="190070424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618686918" name="Picture"/>
+                          <pic:cNvPr id="190070424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097582907" name="Picture">
+                  <wp:docPr id="1711822704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097582907" name="Picture"/>
+                          <pic:cNvPr id="1711822704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308199626" name="Picture">
+                  <wp:docPr id="1529981601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308199626" name="Picture"/>
+                          <pic:cNvPr id="1529981601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751688163" name="Picture">
+                  <wp:docPr id="489477011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751688163" name="Picture"/>
+                          <pic:cNvPr id="489477011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799135723" name="Picture">
+                  <wp:docPr id="1457131639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799135723" name="Picture"/>
+                          <pic:cNvPr id="1457131639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165778561" name="Picture">
+                  <wp:docPr id="1472403859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165778561" name="Picture"/>
+                          <pic:cNvPr id="1472403859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159412460" name="Picture">
+                        <wp:docPr id="178292494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159412460" name="Picture"/>
+                                <pic:cNvPr id="178292494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175912646" name="Picture">
+                  <wp:docPr id="1098787944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175912646" name="Picture"/>
+                          <pic:cNvPr id="1098787944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133841517" name="Picture">
+                  <wp:docPr id="1696725351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133841517" name="Picture"/>
+                          <pic:cNvPr id="1696725351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669287742" name="Picture">
+                  <wp:docPr id="1798801978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669287742" name="Picture"/>
+                          <pic:cNvPr id="1798801978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316644282" name="Picture">
+                  <wp:docPr id="162553695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316644282" name="Picture"/>
+                          <pic:cNvPr id="162553695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074572393" name="Picture">
+                  <wp:docPr id="1435802600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074572393" name="Picture"/>
+                          <pic:cNvPr id="1435802600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648680106" name="Picture">
+                  <wp:docPr id="1726062982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648680106" name="Picture"/>
+                          <pic:cNvPr id="1726062982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078002603" name="Picture">
+                        <wp:docPr id="902364867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078002603" name="Picture"/>
+                                <pic:cNvPr id="902364867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647754355" name="Picture">
+                        <wp:docPr id="862561552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647754355" name="Picture"/>
+                                <pic:cNvPr id="862561552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50906526" name="Picture">
+                  <wp:docPr id="1101359960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50906526" name="Picture"/>
+                          <pic:cNvPr id="1101359960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065367968" name="Picture">
+                  <wp:docPr id="1683838890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065367968" name="Picture"/>
+                          <pic:cNvPr id="1683838890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743089225" name="Picture">
+                  <wp:docPr id="1403117844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743089225" name="Picture"/>
+                          <pic:cNvPr id="1403117844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401749018" name="Picture">
+                  <wp:docPr id="1286406624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401749018" name="Picture"/>
+                          <pic:cNvPr id="1286406624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967527254" name="Picture">
+                  <wp:docPr id="650272327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967527254" name="Picture"/>
+                          <pic:cNvPr id="650272327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774676664" name="Picture">
+                  <wp:docPr id="447989514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774676664" name="Picture"/>
+                          <pic:cNvPr id="447989514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310850105" name="Picture">
+                        <wp:docPr id="1972499901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310850105" name="Picture"/>
+                                <pic:cNvPr id="1972499901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078401147" name="Picture">
+                  <wp:docPr id="1897854866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078401147" name="Picture"/>
+                          <pic:cNvPr id="1897854866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487009206" name="Picture">
+                  <wp:docPr id="1671997350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487009206" name="Picture"/>
+                          <pic:cNvPr id="1671997350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078647841" name="Picture">
+                  <wp:docPr id="5786110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078647841" name="Picture"/>
+                          <pic:cNvPr id="5786110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940529115" name="Picture">
+                  <wp:docPr id="294196685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940529115" name="Picture"/>
+                          <pic:cNvPr id="294196685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189664228" name="Picture">
+                  <wp:docPr id="1461680842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189664228" name="Picture"/>
+                          <pic:cNvPr id="1461680842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495062979" name="Picture">
+                  <wp:docPr id="984555946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495062979" name="Picture"/>
+                          <pic:cNvPr id="984555946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038125974" name="Picture">
+                        <wp:docPr id="59584017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038125974" name="Picture"/>
+                                <pic:cNvPr id="59584017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664305733" name="Picture">
+                  <wp:docPr id="1432797000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664305733" name="Picture"/>
+                          <pic:cNvPr id="1432797000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078420560" name="Picture">
+                  <wp:docPr id="1064435283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078420560" name="Picture"/>
+                          <pic:cNvPr id="1064435283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634186476" name="Picture">
+                  <wp:docPr id="416795955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634186476" name="Picture"/>
+                          <pic:cNvPr id="416795955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664192265" name="Picture">
+                  <wp:docPr id="346882254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664192265" name="Picture"/>
+                          <pic:cNvPr id="346882254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525790330" name="Picture">
+                  <wp:docPr id="2105253358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525790330" name="Picture"/>
+                          <pic:cNvPr id="2105253358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787308814" name="Picture">
+                  <wp:docPr id="1850526903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787308814" name="Picture"/>
+                          <pic:cNvPr id="1850526903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515147243" name="Picture">
+                  <wp:docPr id="2052976248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515147243" name="Picture"/>
+                          <pic:cNvPr id="2052976248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276064006" name="Picture">
+                  <wp:docPr id="1539962619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276064006" name="Picture"/>
+                          <pic:cNvPr id="1539962619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777876896" name="Picture">
+                  <wp:docPr id="2021838906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777876896" name="Picture"/>
+                          <pic:cNvPr id="2021838906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>