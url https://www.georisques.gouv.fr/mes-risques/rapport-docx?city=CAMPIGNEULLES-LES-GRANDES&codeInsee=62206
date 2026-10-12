--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317193635" name="Picture">
+                  <wp:docPr id="1571844742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317193635" name="Picture"/>
+                          <pic:cNvPr id="1571844742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909562275" name="Picture">
+                  <wp:docPr id="859569928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909562275" name="Picture"/>
+                          <pic:cNvPr id="859569928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403537804" name="Picture">
+                        <wp:docPr id="123114405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403537804" name="Picture"/>
+                                <pic:cNvPr id="123114405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309653232" name="Picture">
+                  <wp:docPr id="1076160377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309653232" name="Picture"/>
+                          <pic:cNvPr id="1076160377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433922939" name="Picture">
+                  <wp:docPr id="1961921416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433922939" name="Picture"/>
+                          <pic:cNvPr id="1961921416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439619891" name="Picture">
+                  <wp:docPr id="577956141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439619891" name="Picture"/>
+                          <pic:cNvPr id="577956141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277338067" name="Picture">
+                  <wp:docPr id="1994037407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277338067" name="Picture"/>
+                          <pic:cNvPr id="1994037407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916653019" name="Picture">
+                  <wp:docPr id="1257711041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916653019" name="Picture"/>
+                          <pic:cNvPr id="1257711041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710042058" name="Picture">
+                        <wp:docPr id="1524624632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710042058" name="Picture"/>
+                                <pic:cNvPr id="1524624632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="188035152" name="Picture">
+                        <wp:docPr id="642793660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="188035152" name="Picture"/>
+                                <pic:cNvPr id="642793660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143693742" name="Picture">
+                        <wp:docPr id="749384675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143693742" name="Picture"/>
+                                <pic:cNvPr id="749384675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225040951" name="Picture">
+                        <wp:docPr id="984925492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225040951" name="Picture"/>
+                                <pic:cNvPr id="984925492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60405921" name="Picture">
+                        <wp:docPr id="114518336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60405921" name="Picture"/>
+                                <pic:cNvPr id="114518336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040676613" name="Picture">
+                        <wp:docPr id="1524146309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040676613" name="Picture"/>
+                                <pic:cNvPr id="1524146309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703567941" name="Picture">
+                        <wp:docPr id="104236983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703567941" name="Picture"/>
+                                <pic:cNvPr id="104236983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223829552" name="Picture">
+                        <wp:docPr id="64143204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223829552" name="Picture"/>
+                                <pic:cNvPr id="64143204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993095686" name="Picture">
+                        <wp:docPr id="658674164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993095686" name="Picture"/>
+                                <pic:cNvPr id="658674164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2996814" name="Picture">
+                        <wp:docPr id="1216767973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2996814" name="Picture"/>
+                                <pic:cNvPr id="1216767973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698245157" name="Picture">
+                        <wp:docPr id="1179327807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698245157" name="Picture"/>
+                                <pic:cNvPr id="1179327807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486027817" name="Picture">
+                        <wp:docPr id="839423051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486027817" name="Picture"/>
+                                <pic:cNvPr id="839423051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887374530" name="Picture">
+                  <wp:docPr id="1952465606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887374530" name="Picture"/>
+                          <pic:cNvPr id="1952465606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293370199" name="Picture">
+                  <wp:docPr id="1138096725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293370199" name="Picture"/>
+                          <pic:cNvPr id="1138096725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782230158" name="Picture">
+                  <wp:docPr id="690317607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782230158" name="Picture"/>
+                          <pic:cNvPr id="690317607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607594502" name="Picture">
+                  <wp:docPr id="704220857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607594502" name="Picture"/>
+                          <pic:cNvPr id="704220857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504538605" name="Picture">
+                  <wp:docPr id="1519171763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504538605" name="Picture"/>
+                          <pic:cNvPr id="1519171763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675743012" name="Picture">
+                  <wp:docPr id="1507909615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675743012" name="Picture"/>
+                          <pic:cNvPr id="1507909615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807399031" name="Picture">
+                        <wp:docPr id="1987025517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807399031" name="Picture"/>
+                                <pic:cNvPr id="1987025517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263460970" name="Picture">
+                        <wp:docPr id="360357429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263460970" name="Picture"/>
+                                <pic:cNvPr id="360357429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550270561" name="Picture">
+                  <wp:docPr id="1167750239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550270561" name="Picture"/>
+                          <pic:cNvPr id="1167750239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46435658" name="Picture">
+                  <wp:docPr id="1002101022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46435658" name="Picture"/>
+                          <pic:cNvPr id="1002101022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051030218" name="Picture">
+                  <wp:docPr id="2062574442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051030218" name="Picture"/>
+                          <pic:cNvPr id="2062574442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912012346" name="Picture">
+                  <wp:docPr id="1586128138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912012346" name="Picture"/>
+                          <pic:cNvPr id="1586128138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474791811" name="Picture">
+                  <wp:docPr id="2132249293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474791811" name="Picture"/>
+                          <pic:cNvPr id="2132249293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8910164" name="Picture">
+                  <wp:docPr id="462028914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8910164" name="Picture"/>
+                          <pic:cNvPr id="462028914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23095,57 +23095,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868316112" name="Picture">
+                        <wp:docPr id="972300851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868316112" name="Picture"/>
+                                <pic:cNvPr id="972300851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24484,57 +24484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215162281" name="Picture">
+                  <wp:docPr id="1916153071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215162281" name="Picture"/>
+                          <pic:cNvPr id="1916153071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24573,57 +24573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536734913" name="Picture">
+                  <wp:docPr id="1581666073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536734913" name="Picture"/>
+                          <pic:cNvPr id="1581666073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25217,57 +25217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111329618" name="Picture">
+                  <wp:docPr id="1668905550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111329618" name="Picture"/>
+                          <pic:cNvPr id="1668905550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604045204" name="Picture">
+                  <wp:docPr id="651463018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604045204" name="Picture"/>
+                          <pic:cNvPr id="651463018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26318,57 +26318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189195782" name="Picture">
+                  <wp:docPr id="448275444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189195782" name="Picture"/>
+                          <pic:cNvPr id="448275444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27695,57 +27695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529344994" name="Picture">
+                  <wp:docPr id="839597311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529344994" name="Picture"/>
+                          <pic:cNvPr id="839597311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28838,57 +28838,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632781198" name="Picture">
+                        <wp:docPr id="1280268917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632781198" name="Picture"/>
+                                <pic:cNvPr id="1280268917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30199,57 +30199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400995455" name="Picture">
+                  <wp:docPr id="659061703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400995455" name="Picture"/>
+                          <pic:cNvPr id="659061703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30288,57 +30288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141080018" name="Picture">
+                  <wp:docPr id="1989683361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141080018" name="Picture"/>
+                          <pic:cNvPr id="1989683361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30932,57 +30932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126718179" name="Picture">
+                  <wp:docPr id="655888283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126718179" name="Picture"/>
+                          <pic:cNvPr id="655888283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51631130" name="Picture">
+                  <wp:docPr id="657915562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51631130" name="Picture"/>
+                          <pic:cNvPr id="657915562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32033,57 +32033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225676846" name="Picture">
+                  <wp:docPr id="758470839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225676846" name="Picture"/>
+                          <pic:cNvPr id="758470839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33410,57 +33410,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410089344" name="Picture">
+                  <wp:docPr id="597307038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410089344" name="Picture"/>
+                          <pic:cNvPr id="597307038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34553,57 +34553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006800468" name="Picture">
+                        <wp:docPr id="1705309373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006800468" name="Picture"/>
+                                <pic:cNvPr id="1705309373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35774,57 +35774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802956067" name="Picture">
+                  <wp:docPr id="397985865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802956067" name="Picture"/>
+                          <pic:cNvPr id="397985865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35845,57 +35845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853638894" name="Picture">
+                  <wp:docPr id="1514997998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853638894" name="Picture"/>
+                          <pic:cNvPr id="1514997998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36259,57 +36259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422148590" name="Picture">
+                  <wp:docPr id="1214054669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422148590" name="Picture"/>
+                          <pic:cNvPr id="1214054669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>