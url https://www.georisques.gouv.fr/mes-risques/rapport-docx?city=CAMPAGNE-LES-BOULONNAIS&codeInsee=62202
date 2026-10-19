--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096170241" name="Picture">
+                  <wp:docPr id="99520592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096170241" name="Picture"/>
+                          <pic:cNvPr id="99520592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947025725" name="Picture">
+                  <wp:docPr id="1940117458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947025725" name="Picture"/>
+                          <pic:cNvPr id="1940117458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808906416" name="Picture">
+                        <wp:docPr id="465856708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808906416" name="Picture"/>
+                                <pic:cNvPr id="465856708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580535397" name="Picture">
+                  <wp:docPr id="1861003497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580535397" name="Picture"/>
+                          <pic:cNvPr id="1861003497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886018455" name="Picture">
+                  <wp:docPr id="1297440257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886018455" name="Picture"/>
+                          <pic:cNvPr id="1297440257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714551123" name="Picture">
+                  <wp:docPr id="436618886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714551123" name="Picture"/>
+                          <pic:cNvPr id="436618886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330907771" name="Picture">
+                  <wp:docPr id="1158113773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330907771" name="Picture"/>
+                          <pic:cNvPr id="1158113773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634257804" name="Picture">
+                  <wp:docPr id="116874292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634257804" name="Picture"/>
+                          <pic:cNvPr id="116874292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854922250" name="Picture">
+                        <wp:docPr id="697819306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854922250" name="Picture"/>
+                                <pic:cNvPr id="697819306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678298379" name="Picture">
+                        <wp:docPr id="558254134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678298379" name="Picture"/>
+                                <pic:cNvPr id="558254134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147152159" name="Picture">
+                        <wp:docPr id="478896972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147152159" name="Picture"/>
+                                <pic:cNvPr id="478896972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44100047" name="Picture">
+                        <wp:docPr id="272850896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44100047" name="Picture"/>
+                                <pic:cNvPr id="272850896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774470570" name="Picture">
+                        <wp:docPr id="1149079401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774470570" name="Picture"/>
+                                <pic:cNvPr id="1149079401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511099272" name="Picture">
+                        <wp:docPr id="509207399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511099272" name="Picture"/>
+                                <pic:cNvPr id="509207399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678671294" name="Picture">
+                        <wp:docPr id="1336366299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678671294" name="Picture"/>
+                                <pic:cNvPr id="1336366299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131371353" name="Picture">
+                        <wp:docPr id="1631802345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131371353" name="Picture"/>
+                                <pic:cNvPr id="1631802345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570920551" name="Picture">
+                        <wp:docPr id="421904259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570920551" name="Picture"/>
+                                <pic:cNvPr id="421904259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234718058" name="Picture">
+                        <wp:docPr id="413311563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234718058" name="Picture"/>
+                                <pic:cNvPr id="413311563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259217323" name="Picture">
+                        <wp:docPr id="1221548055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259217323" name="Picture"/>
+                                <pic:cNvPr id="1221548055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933223661" name="Picture">
+                        <wp:docPr id="2089991818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933223661" name="Picture"/>
+                                <pic:cNvPr id="2089991818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160243012" name="Picture">
+                  <wp:docPr id="467785455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160243012" name="Picture"/>
+                          <pic:cNvPr id="467785455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717982802" name="Picture">
+                  <wp:docPr id="675776446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717982802" name="Picture"/>
+                          <pic:cNvPr id="675776446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292767533" name="Picture">
+                  <wp:docPr id="575181450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292767533" name="Picture"/>
+                          <pic:cNvPr id="575181450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536651148" name="Picture">
+                  <wp:docPr id="1808299665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536651148" name="Picture"/>
+                          <pic:cNvPr id="1808299665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928824709" name="Picture">
+                  <wp:docPr id="2049056980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928824709" name="Picture"/>
+                          <pic:cNvPr id="2049056980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837574058" name="Picture">
+                  <wp:docPr id="910919362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837574058" name="Picture"/>
+                          <pic:cNvPr id="910919362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441829111" name="Picture">
+                        <wp:docPr id="653623801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441829111" name="Picture"/>
+                                <pic:cNvPr id="653623801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607115482" name="Picture">
+                        <wp:docPr id="1101759493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607115482" name="Picture"/>
+                                <pic:cNvPr id="1101759493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097224339" name="Picture">
+                  <wp:docPr id="467131902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097224339" name="Picture"/>
+                          <pic:cNvPr id="467131902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147602147" name="Picture">
+                  <wp:docPr id="973842804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147602147" name="Picture"/>
+                          <pic:cNvPr id="973842804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384106536" name="Picture">
+                  <wp:docPr id="656251292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384106536" name="Picture"/>
+                          <pic:cNvPr id="656251292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085942034" name="Picture">
+                  <wp:docPr id="1225726560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085942034" name="Picture"/>
+                          <pic:cNvPr id="1225726560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279634982" name="Picture">
+                  <wp:docPr id="1854404105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279634982" name="Picture"/>
+                          <pic:cNvPr id="1854404105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293732448" name="Picture">
+                  <wp:docPr id="66912898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293732448" name="Picture"/>
+                          <pic:cNvPr id="66912898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23114,57 +23114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470132472" name="Picture">
+                        <wp:docPr id="543438228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470132472" name="Picture"/>
+                                <pic:cNvPr id="543438228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24089,57 +24089,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441502294" name="Picture">
+                        <wp:docPr id="431047661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441502294" name="Picture"/>
+                                <pic:cNvPr id="431047661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25478,57 +25478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726896002" name="Picture">
+                  <wp:docPr id="410521050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726896002" name="Picture"/>
+                          <pic:cNvPr id="410521050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25567,57 +25567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532863252" name="Picture">
+                  <wp:docPr id="1706238551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532863252" name="Picture"/>
+                          <pic:cNvPr id="1706238551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26211,57 +26211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341549926" name="Picture">
+                  <wp:docPr id="1826919538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341549926" name="Picture"/>
+                          <pic:cNvPr id="1826919538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27209,57 +27209,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35431832" name="Picture">
+                  <wp:docPr id="608885224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35431832" name="Picture"/>
+                          <pic:cNvPr id="608885224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27312,57 +27312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289673602" name="Picture">
+                  <wp:docPr id="260016877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289673602" name="Picture"/>
+                          <pic:cNvPr id="260016877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28689,57 +28689,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271593006" name="Picture">
+                  <wp:docPr id="1071442363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271593006" name="Picture"/>
+                          <pic:cNvPr id="1071442363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29832,57 +29832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996055867" name="Picture">
+                        <wp:docPr id="938054973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996055867" name="Picture"/>
+                                <pic:cNvPr id="938054973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31193,57 +31193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667492342" name="Picture">
+                  <wp:docPr id="1864377162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667492342" name="Picture"/>
+                          <pic:cNvPr id="1864377162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31282,57 +31282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155495507" name="Picture">
+                  <wp:docPr id="451958701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155495507" name="Picture"/>
+                          <pic:cNvPr id="451958701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31926,57 +31926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629240259" name="Picture">
+                  <wp:docPr id="57265497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629240259" name="Picture"/>
+                          <pic:cNvPr id="57265497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32924,57 +32924,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855997848" name="Picture">
+                  <wp:docPr id="748935380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855997848" name="Picture"/>
+                          <pic:cNvPr id="748935380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33027,57 +33027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313717878" name="Picture">
+                  <wp:docPr id="846934182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313717878" name="Picture"/>
+                          <pic:cNvPr id="846934182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34404,57 +34404,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313713660" name="Picture">
+                  <wp:docPr id="204720568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313713660" name="Picture"/>
+                          <pic:cNvPr id="204720568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35547,57 +35547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163090981" name="Picture">
+                        <wp:docPr id="1846945970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163090981" name="Picture"/>
+                                <pic:cNvPr id="1846945970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36768,57 +36768,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708443299" name="Picture">
+                  <wp:docPr id="2088387265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708443299" name="Picture"/>
+                          <pic:cNvPr id="2088387265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36839,57 +36839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778854714" name="Picture">
+                  <wp:docPr id="708716848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778854714" name="Picture"/>
+                          <pic:cNvPr id="708716848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37253,57 +37253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525324077" name="Picture">
+                  <wp:docPr id="645589954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525324077" name="Picture"/>
+                          <pic:cNvPr id="645589954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>