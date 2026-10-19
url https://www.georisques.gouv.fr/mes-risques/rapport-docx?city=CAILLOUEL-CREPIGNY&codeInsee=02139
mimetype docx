--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425307748" name="Picture">
+                  <wp:docPr id="1794294366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425307748" name="Picture"/>
+                          <pic:cNvPr id="1794294366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383794898" name="Picture">
+                  <wp:docPr id="1078467443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383794898" name="Picture"/>
+                          <pic:cNvPr id="1078467443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388366340" name="Picture">
+                        <wp:docPr id="1533436073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388366340" name="Picture"/>
+                                <pic:cNvPr id="1533436073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937648665" name="Picture">
+                  <wp:docPr id="1034138311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937648665" name="Picture"/>
+                          <pic:cNvPr id="1034138311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557201084" name="Picture">
+                  <wp:docPr id="2066095601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557201084" name="Picture"/>
+                          <pic:cNvPr id="2066095601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008141543" name="Picture">
+                  <wp:docPr id="2065698828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008141543" name="Picture"/>
+                          <pic:cNvPr id="2065698828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914274721" name="Picture">
+                  <wp:docPr id="1560304922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914274721" name="Picture"/>
+                          <pic:cNvPr id="1560304922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029150899" name="Picture">
+                  <wp:docPr id="621226967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029150899" name="Picture"/>
+                          <pic:cNvPr id="621226967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106555096" name="Picture">
+                        <wp:docPr id="132501474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106555096" name="Picture"/>
+                                <pic:cNvPr id="132501474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296307063" name="Picture">
+                        <wp:docPr id="1812012123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296307063" name="Picture"/>
+                                <pic:cNvPr id="1812012123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226920476" name="Picture">
+                        <wp:docPr id="1296227711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226920476" name="Picture"/>
+                                <pic:cNvPr id="1296227711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598760992" name="Picture">
+                        <wp:docPr id="671697119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598760992" name="Picture"/>
+                                <pic:cNvPr id="671697119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315393272" name="Picture">
+                        <wp:docPr id="870060737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315393272" name="Picture"/>
+                                <pic:cNvPr id="870060737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792885627" name="Picture">
+                        <wp:docPr id="410349880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792885627" name="Picture"/>
+                                <pic:cNvPr id="410349880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897898366" name="Picture">
+                        <wp:docPr id="850216236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897898366" name="Picture"/>
+                                <pic:cNvPr id="850216236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021135991" name="Picture">
+                        <wp:docPr id="1424615548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021135991" name="Picture"/>
+                                <pic:cNvPr id="1424615548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477211067" name="Picture">
+                        <wp:docPr id="801859002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477211067" name="Picture"/>
+                                <pic:cNvPr id="801859002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2962958" name="Picture">
+                        <wp:docPr id="27058004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2962958" name="Picture"/>
+                                <pic:cNvPr id="27058004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794618556" name="Picture">
+                        <wp:docPr id="842987586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794618556" name="Picture"/>
+                                <pic:cNvPr id="842987586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076702822" name="Picture">
+                        <wp:docPr id="2137259664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076702822" name="Picture"/>
+                                <pic:cNvPr id="2137259664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178110595" name="Picture">
+                        <wp:docPr id="1510930227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178110595" name="Picture"/>
+                                <pic:cNvPr id="1510930227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599174449" name="Picture">
+                        <wp:docPr id="1881675099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599174449" name="Picture"/>
+                                <pic:cNvPr id="1881675099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276986567" name="Picture">
+                        <wp:docPr id="2033792076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276986567" name="Picture"/>
+                                <pic:cNvPr id="2033792076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719140562" name="Picture">
+                  <wp:docPr id="2100661542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719140562" name="Picture"/>
+                          <pic:cNvPr id="2100661542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756892824" name="Picture">
+                  <wp:docPr id="194246193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756892824" name="Picture"/>
+                          <pic:cNvPr id="194246193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109791870" name="Picture">
+                  <wp:docPr id="2088684930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109791870" name="Picture"/>
+                          <pic:cNvPr id="2088684930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122833181" name="Picture">
+                  <wp:docPr id="587053112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122833181" name="Picture"/>
+                          <pic:cNvPr id="587053112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681509308" name="Picture">
+                  <wp:docPr id="47865144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681509308" name="Picture"/>
+                          <pic:cNvPr id="47865144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466298724" name="Picture">
+                  <wp:docPr id="2019828919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466298724" name="Picture"/>
+                          <pic:cNvPr id="2019828919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427455538" name="Picture">
+                        <wp:docPr id="1759493605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427455538" name="Picture"/>
+                                <pic:cNvPr id="1759493605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667056653" name="Picture">
+                        <wp:docPr id="455353896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667056653" name="Picture"/>
+                                <pic:cNvPr id="455353896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142071031" name="Picture">
+                  <wp:docPr id="136194674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142071031" name="Picture"/>
+                          <pic:cNvPr id="136194674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722411972" name="Picture">
+                  <wp:docPr id="66499027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722411972" name="Picture"/>
+                          <pic:cNvPr id="66499027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385166606" name="Picture">
+                  <wp:docPr id="962188003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385166606" name="Picture"/>
+                          <pic:cNvPr id="962188003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150314706" name="Picture">
+                  <wp:docPr id="786723667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150314706" name="Picture"/>
+                          <pic:cNvPr id="786723667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648572802" name="Picture">
+                  <wp:docPr id="1660761658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648572802" name="Picture"/>
+                          <pic:cNvPr id="1660761658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232340391" name="Picture">
+                  <wp:docPr id="982606180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232340391" name="Picture"/>
+                          <pic:cNvPr id="982606180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24704,57 +24704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493822768" name="Picture">
+                        <wp:docPr id="559510473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493822768" name="Picture"/>
+                                <pic:cNvPr id="559510473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26093,57 +26093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809079435" name="Picture">
+                  <wp:docPr id="275954887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809079435" name="Picture"/>
+                          <pic:cNvPr id="275954887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885166665" name="Picture">
+                  <wp:docPr id="1861937492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885166665" name="Picture"/>
+                          <pic:cNvPr id="1861937492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26826,57 +26826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914777348" name="Picture">
+                  <wp:docPr id="1746588177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914777348" name="Picture"/>
+                          <pic:cNvPr id="1746588177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515798243" name="Picture">
+                  <wp:docPr id="998770258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515798243" name="Picture"/>
+                          <pic:cNvPr id="998770258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27927,57 +27927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567619752" name="Picture">
+                  <wp:docPr id="353829987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567619752" name="Picture"/>
+                          <pic:cNvPr id="353829987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29304,57 +29304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835656543" name="Picture">
+                  <wp:docPr id="1425523698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835656543" name="Picture"/>
+                          <pic:cNvPr id="1425523698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30447,57 +30447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361245746" name="Picture">
+                        <wp:docPr id="591640079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361245746" name="Picture"/>
+                                <pic:cNvPr id="591640079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31808,57 +31808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933812308" name="Picture">
+                  <wp:docPr id="1228999110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933812308" name="Picture"/>
+                          <pic:cNvPr id="1228999110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31897,57 +31897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859173428" name="Picture">
+                  <wp:docPr id="1202294660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859173428" name="Picture"/>
+                          <pic:cNvPr id="1202294660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,57 +32541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16162328" name="Picture">
+                  <wp:docPr id="1582744442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16162328" name="Picture"/>
+                          <pic:cNvPr id="1582744442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563561948" name="Picture">
+                  <wp:docPr id="2099359725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563561948" name="Picture"/>
+                          <pic:cNvPr id="2099359725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33642,57 +33642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839071427" name="Picture">
+                  <wp:docPr id="817481518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839071427" name="Picture"/>
+                          <pic:cNvPr id="817481518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35019,57 +35019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929561859" name="Picture">
+                  <wp:docPr id="894883273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929561859" name="Picture"/>
+                          <pic:cNvPr id="894883273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722487212" name="Picture">
+                        <wp:docPr id="2127873182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722487212" name="Picture"/>
+                                <pic:cNvPr id="2127873182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37530,57 +37530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560893737" name="Picture">
+                  <wp:docPr id="1868945800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560893737" name="Picture"/>
+                          <pic:cNvPr id="1868945800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37619,57 +37619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527879385" name="Picture">
+                  <wp:docPr id="936186062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527879385" name="Picture"/>
+                          <pic:cNvPr id="936186062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317440039" name="Picture">
+                  <wp:docPr id="932345625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317440039" name="Picture"/>
+                          <pic:cNvPr id="932345625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203885090" name="Picture">
+                  <wp:docPr id="1481644153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203885090" name="Picture"/>
+                          <pic:cNvPr id="1481644153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39307,57 +39307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859148023" name="Picture">
+                  <wp:docPr id="1275818411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859148023" name="Picture"/>
+                          <pic:cNvPr id="1275818411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40966,57 +40966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820832674" name="Picture">
+                  <wp:docPr id="697816206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820832674" name="Picture"/>
+                          <pic:cNvPr id="697816206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42145,57 +42145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9499549" name="Picture">
+                  <wp:docPr id="344804841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9499549" name="Picture"/>
+                          <pic:cNvPr id="344804841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42225,57 +42225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978603099" name="Picture">
+                  <wp:docPr id="500721777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978603099" name="Picture"/>
+                          <pic:cNvPr id="500721777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42713,57 +42713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202566258" name="Picture">
+                  <wp:docPr id="666174204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202566258" name="Picture"/>
+                          <pic:cNvPr id="666174204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>