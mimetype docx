--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513930281" name="Picture">
+                  <wp:docPr id="1924507030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513930281" name="Picture"/>
+                          <pic:cNvPr id="1924507030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281626736" name="Picture">
+                  <wp:docPr id="723630871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281626736" name="Picture"/>
+                          <pic:cNvPr id="723630871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1552918326" name="Picture">
+                        <wp:docPr id="333211306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1552918326" name="Picture"/>
+                                <pic:cNvPr id="333211306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884210958" name="Picture">
+                  <wp:docPr id="1735524446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884210958" name="Picture"/>
+                          <pic:cNvPr id="1735524446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577477830" name="Picture">
+                  <wp:docPr id="207232533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577477830" name="Picture"/>
+                          <pic:cNvPr id="207232533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547933205" name="Picture">
+                  <wp:docPr id="1388176606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547933205" name="Picture"/>
+                          <pic:cNvPr id="1388176606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120358372" name="Picture">
+                  <wp:docPr id="199043712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120358372" name="Picture"/>
+                          <pic:cNvPr id="199043712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973310321" name="Picture">
+                  <wp:docPr id="202965298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973310321" name="Picture"/>
+                          <pic:cNvPr id="202965298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281467432" name="Picture">
+                        <wp:docPr id="1866206398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281467432" name="Picture"/>
+                                <pic:cNvPr id="1866206398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953854940" name="Picture">
+                        <wp:docPr id="1974675138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953854940" name="Picture"/>
+                                <pic:cNvPr id="1974675138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632573007" name="Picture">
+                        <wp:docPr id="1486784434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632573007" name="Picture"/>
+                                <pic:cNvPr id="1486784434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587104900" name="Picture">
+                        <wp:docPr id="751409887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587104900" name="Picture"/>
+                                <pic:cNvPr id="751409887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874437912" name="Picture">
+                        <wp:docPr id="120017753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874437912" name="Picture"/>
+                                <pic:cNvPr id="120017753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994321823" name="Picture">
+                        <wp:docPr id="1845998773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994321823" name="Picture"/>
+                                <pic:cNvPr id="1845998773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677788277" name="Picture">
+                        <wp:docPr id="602827939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677788277" name="Picture"/>
+                                <pic:cNvPr id="602827939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100721238" name="Picture">
+                        <wp:docPr id="581032871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100721238" name="Picture"/>
+                                <pic:cNvPr id="581032871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678579289" name="Picture">
+                        <wp:docPr id="867328808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678579289" name="Picture"/>
+                                <pic:cNvPr id="867328808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058107339" name="Picture">
+                        <wp:docPr id="121295435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058107339" name="Picture"/>
+                                <pic:cNvPr id="121295435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662368835" name="Picture">
+                        <wp:docPr id="1137442128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662368835" name="Picture"/>
+                                <pic:cNvPr id="1137442128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874630461" name="Picture">
+                        <wp:docPr id="1320334011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874630461" name="Picture"/>
+                                <pic:cNvPr id="1320334011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439524173" name="Picture">
+                  <wp:docPr id="1074731854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439524173" name="Picture"/>
+                          <pic:cNvPr id="1074731854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443745227" name="Picture">
+                  <wp:docPr id="434703469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443745227" name="Picture"/>
+                          <pic:cNvPr id="434703469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974245166" name="Picture">
+                  <wp:docPr id="502372582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974245166" name="Picture"/>
+                          <pic:cNvPr id="502372582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881758883" name="Picture">
+                  <wp:docPr id="398032800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881758883" name="Picture"/>
+                          <pic:cNvPr id="398032800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541836605" name="Picture">
+                  <wp:docPr id="514114118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541836605" name="Picture"/>
+                          <pic:cNvPr id="514114118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648672056" name="Picture">
+                  <wp:docPr id="1681995041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648672056" name="Picture"/>
+                          <pic:cNvPr id="1681995041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366143042" name="Picture">
+                        <wp:docPr id="1352854629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366143042" name="Picture"/>
+                                <pic:cNvPr id="1352854629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874989704" name="Picture">
+                  <wp:docPr id="327882603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874989704" name="Picture"/>
+                          <pic:cNvPr id="327882603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98268327" name="Picture">
+                  <wp:docPr id="1370407794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98268327" name="Picture"/>
+                          <pic:cNvPr id="1370407794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129589928" name="Picture">
+                  <wp:docPr id="380165350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129589928" name="Picture"/>
+                          <pic:cNvPr id="380165350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469035751" name="Picture">
+                  <wp:docPr id="1085308010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469035751" name="Picture"/>
+                          <pic:cNvPr id="1085308010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303379150" name="Picture">
+                  <wp:docPr id="1907199309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303379150" name="Picture"/>
+                          <pic:cNvPr id="1907199309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450308966" name="Picture">
+                  <wp:docPr id="406638389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450308966" name="Picture"/>
+                          <pic:cNvPr id="406638389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228275718" name="Picture">
+                        <wp:docPr id="1592998243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228275718" name="Picture"/>
+                                <pic:cNvPr id="1592998243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841124852" name="Picture">
+                        <wp:docPr id="782442941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841124852" name="Picture"/>
+                                <pic:cNvPr id="782442941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969045315" name="Picture">
+                  <wp:docPr id="1767652651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969045315" name="Picture"/>
+                          <pic:cNvPr id="1767652651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769403911" name="Picture">
+                  <wp:docPr id="621429066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769403911" name="Picture"/>
+                          <pic:cNvPr id="621429066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538254869" name="Picture">
+                  <wp:docPr id="2031378713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538254869" name="Picture"/>
+                          <pic:cNvPr id="2031378713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4072047" name="Picture">
+                  <wp:docPr id="1306542491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4072047" name="Picture"/>
+                          <pic:cNvPr id="1306542491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330002132" name="Picture">
+                  <wp:docPr id="1646495420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330002132" name="Picture"/>
+                          <pic:cNvPr id="1646495420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636353969" name="Picture">
+                  <wp:docPr id="871812466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636353969" name="Picture"/>
+                          <pic:cNvPr id="871812466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="401483283" name="Picture">
+                        <wp:docPr id="715524581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="401483283" name="Picture"/>
+                                <pic:cNvPr id="715524581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813489680" name="Picture">
+                  <wp:docPr id="792648862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813489680" name="Picture"/>
+                          <pic:cNvPr id="792648862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423428960" name="Picture">
+                  <wp:docPr id="398856884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423428960" name="Picture"/>
+                          <pic:cNvPr id="398856884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776078142" name="Picture">
+                  <wp:docPr id="799063198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776078142" name="Picture"/>
+                          <pic:cNvPr id="799063198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228087266" name="Picture">
+                  <wp:docPr id="1337605914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228087266" name="Picture"/>
+                          <pic:cNvPr id="1337605914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082333255" name="Picture">
+                  <wp:docPr id="2100696425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082333255" name="Picture"/>
+                          <pic:cNvPr id="2100696425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556027635" name="Picture">
+                  <wp:docPr id="615512616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556027635" name="Picture"/>
+                          <pic:cNvPr id="615512616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040989116" name="Picture">
+                        <wp:docPr id="511311854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040989116" name="Picture"/>
+                                <pic:cNvPr id="511311854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441500686" name="Picture">
+                  <wp:docPr id="1172060339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441500686" name="Picture"/>
+                          <pic:cNvPr id="1172060339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268108707" name="Picture">
+                  <wp:docPr id="1439157735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268108707" name="Picture"/>
+                          <pic:cNvPr id="1439157735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163729318" name="Picture">
+                  <wp:docPr id="1517104635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163729318" name="Picture"/>
+                          <pic:cNvPr id="1517104635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>