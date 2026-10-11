--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093986599" name="Picture">
+                  <wp:docPr id="1670785671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093986599" name="Picture"/>
+                          <pic:cNvPr id="1670785671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357372783" name="Picture">
+                  <wp:docPr id="1535538417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357372783" name="Picture"/>
+                          <pic:cNvPr id="1535538417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343618944" name="Picture">
+                        <wp:docPr id="2009796634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343618944" name="Picture"/>
+                                <pic:cNvPr id="2009796634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252066952" name="Picture">
+                  <wp:docPr id="530149394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252066952" name="Picture"/>
+                          <pic:cNvPr id="530149394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789192474" name="Picture">
+                  <wp:docPr id="809582471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789192474" name="Picture"/>
+                          <pic:cNvPr id="809582471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941227870" name="Picture">
+                  <wp:docPr id="1224600164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941227870" name="Picture"/>
+                          <pic:cNvPr id="1224600164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740903720" name="Picture">
+                  <wp:docPr id="967660425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740903720" name="Picture"/>
+                          <pic:cNvPr id="967660425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563456816" name="Picture">
+                  <wp:docPr id="448553838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563456816" name="Picture"/>
+                          <pic:cNvPr id="448553838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286419766" name="Picture">
+                        <wp:docPr id="912714715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286419766" name="Picture"/>
+                                <pic:cNvPr id="912714715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839124472" name="Picture">
+                        <wp:docPr id="1967532463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839124472" name="Picture"/>
+                                <pic:cNvPr id="1967532463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161231817" name="Picture">
+                        <wp:docPr id="1515551205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161231817" name="Picture"/>
+                                <pic:cNvPr id="1515551205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480513072" name="Picture">
+                        <wp:docPr id="296376397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480513072" name="Picture"/>
+                                <pic:cNvPr id="296376397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933297806" name="Picture">
+                        <wp:docPr id="1191766473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933297806" name="Picture"/>
+                                <pic:cNvPr id="1191766473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494544224" name="Picture">
+                        <wp:docPr id="1961076868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494544224" name="Picture"/>
+                                <pic:cNvPr id="1961076868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331138386" name="Picture">
+                        <wp:docPr id="84079249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331138386" name="Picture"/>
+                                <pic:cNvPr id="84079249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84539383" name="Picture">
+                        <wp:docPr id="1989207765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84539383" name="Picture"/>
+                                <pic:cNvPr id="1989207765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027092028" name="Picture">
+                        <wp:docPr id="958944947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027092028" name="Picture"/>
+                                <pic:cNvPr id="958944947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702917415" name="Picture">
+                        <wp:docPr id="986068565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702917415" name="Picture"/>
+                                <pic:cNvPr id="986068565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936072592" name="Picture">
+                        <wp:docPr id="995688881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936072592" name="Picture"/>
+                                <pic:cNvPr id="995688881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614739299" name="Picture">
+                        <wp:docPr id="385171225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614739299" name="Picture"/>
+                                <pic:cNvPr id="385171225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355542788" name="Picture">
+                        <wp:docPr id="769116774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355542788" name="Picture"/>
+                                <pic:cNvPr id="769116774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47782460" name="Picture">
+                        <wp:docPr id="408439551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47782460" name="Picture"/>
+                                <pic:cNvPr id="408439551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191801103" name="Picture">
+                        <wp:docPr id="1197047082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191801103" name="Picture"/>
+                                <pic:cNvPr id="1197047082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901910525" name="Picture">
+                  <wp:docPr id="1763021390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901910525" name="Picture"/>
+                          <pic:cNvPr id="1763021390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927672938" name="Picture">
+                  <wp:docPr id="373994450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927672938" name="Picture"/>
+                          <pic:cNvPr id="373994450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304887790" name="Picture">
+                  <wp:docPr id="143191108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304887790" name="Picture"/>
+                          <pic:cNvPr id="143191108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223824932" name="Picture">
+                  <wp:docPr id="1965357050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223824932" name="Picture"/>
+                          <pic:cNvPr id="1965357050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544491164" name="Picture">
+                  <wp:docPr id="1288699822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544491164" name="Picture"/>
+                          <pic:cNvPr id="1288699822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544936234" name="Picture">
+                  <wp:docPr id="1712522586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544936234" name="Picture"/>
+                          <pic:cNvPr id="1712522586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671576074" name="Picture">
+                        <wp:docPr id="153322750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671576074" name="Picture"/>
+                                <pic:cNvPr id="153322750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318563549" name="Picture">
+                  <wp:docPr id="1223739376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318563549" name="Picture"/>
+                          <pic:cNvPr id="1223739376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534761594" name="Picture">
+                  <wp:docPr id="1827873138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534761594" name="Picture"/>
+                          <pic:cNvPr id="1827873138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834994657" name="Picture">
+                  <wp:docPr id="2044877926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834994657" name="Picture"/>
+                          <pic:cNvPr id="2044877926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105705" name="Picture">
+                  <wp:docPr id="1580541582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105705" name="Picture"/>
+                          <pic:cNvPr id="1580541582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179729446" name="Picture">
+                  <wp:docPr id="403709213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179729446" name="Picture"/>
+                          <pic:cNvPr id="403709213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510055665" name="Picture">
+                  <wp:docPr id="567648127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510055665" name="Picture"/>
+                          <pic:cNvPr id="567648127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949367730" name="Picture">
+                        <wp:docPr id="1416024558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949367730" name="Picture"/>
+                                <pic:cNvPr id="1416024558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849082951" name="Picture">
+                  <wp:docPr id="1497731706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849082951" name="Picture"/>
+                          <pic:cNvPr id="1497731706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445434377" name="Picture">
+                  <wp:docPr id="663516395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445434377" name="Picture"/>
+                          <pic:cNvPr id="663516395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949585639" name="Picture">
+                  <wp:docPr id="949701713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949585639" name="Picture"/>
+                          <pic:cNvPr id="949701713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404955730" name="Picture">
+                  <wp:docPr id="1393941750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404955730" name="Picture"/>
+                          <pic:cNvPr id="1393941750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580710980" name="Picture">
+                  <wp:docPr id="1532063645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580710980" name="Picture"/>
+                          <pic:cNvPr id="1532063645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118130587" name="Picture">
+                  <wp:docPr id="630950401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118130587" name="Picture"/>
+                          <pic:cNvPr id="630950401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29109,57 +29109,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999159406" name="Picture">
+                        <wp:docPr id="1928063267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999159406" name="Picture"/>
+                                <pic:cNvPr id="1928063267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30603,57 +30603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977210581" name="Picture">
+                  <wp:docPr id="2091874091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977210581" name="Picture"/>
+                          <pic:cNvPr id="2091874091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30692,57 +30692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763951755" name="Picture">
+                  <wp:docPr id="2119328177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763951755" name="Picture"/>
+                          <pic:cNvPr id="2119328177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31372,57 +31372,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466810413" name="Picture">
+                  <wp:docPr id="927165961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466810413" name="Picture"/>
+                          <pic:cNvPr id="927165961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32433,57 +32433,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777202786" name="Picture">
+                  <wp:docPr id="1872879465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777202786" name="Picture"/>
+                          <pic:cNvPr id="1872879465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32536,57 +32536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531959800" name="Picture">
+                  <wp:docPr id="905372461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531959800" name="Picture"/>
+                          <pic:cNvPr id="905372461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33994,57 +33994,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285255583" name="Picture">
+                  <wp:docPr id="619472046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285255583" name="Picture"/>
+                          <pic:cNvPr id="619472046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35191,57 +35191,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927924522" name="Picture">
+                        <wp:docPr id="1195361061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927924522" name="Picture"/>
+                                <pic:cNvPr id="1195361061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37361,57 +37361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052601341" name="Picture">
+                  <wp:docPr id="775561047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052601341" name="Picture"/>
+                          <pic:cNvPr id="775561047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37450,57 +37450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697201331" name="Picture">
+                  <wp:docPr id="670189030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697201331" name="Picture"/>
+                          <pic:cNvPr id="670189030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38094,57 +38094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720148217" name="Picture">
+                  <wp:docPr id="510500054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720148217" name="Picture"/>
+                          <pic:cNvPr id="510500054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39092,57 +39092,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338262796" name="Picture">
+                  <wp:docPr id="123366242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338262796" name="Picture"/>
+                          <pic:cNvPr id="123366242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988427841" name="Picture">
+                  <wp:docPr id="494337473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988427841" name="Picture"/>
+                          <pic:cNvPr id="494337473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40572,57 +40572,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924659374" name="Picture">
+                  <wp:docPr id="2136991468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924659374" name="Picture"/>
+                          <pic:cNvPr id="2136991468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41715,57 +41715,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428064221" name="Picture">
+                        <wp:docPr id="1355608579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428064221" name="Picture"/>
+                                <pic:cNvPr id="1355608579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42936,57 +42936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187214734" name="Picture">
+                  <wp:docPr id="1352930928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187214734" name="Picture"/>
+                          <pic:cNvPr id="1352930928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43007,57 +43007,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201197432" name="Picture">
+                  <wp:docPr id="1766972507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201197432" name="Picture"/>
+                          <pic:cNvPr id="1766972507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43421,57 +43421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928972388" name="Picture">
+                  <wp:docPr id="754644455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928972388" name="Picture"/>
+                          <pic:cNvPr id="754644455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>