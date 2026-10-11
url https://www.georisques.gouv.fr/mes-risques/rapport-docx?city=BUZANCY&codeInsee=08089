--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126498833" name="Picture">
+                  <wp:docPr id="1530152164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126498833" name="Picture"/>
+                          <pic:cNvPr id="1530152164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272074672" name="Picture">
+                  <wp:docPr id="1460820573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272074672" name="Picture"/>
+                          <pic:cNvPr id="1460820573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389067063" name="Picture">
+                        <wp:docPr id="923292473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389067063" name="Picture"/>
+                                <pic:cNvPr id="923292473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274155857" name="Picture">
+                  <wp:docPr id="1791856253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274155857" name="Picture"/>
+                          <pic:cNvPr id="1791856253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581100449" name="Picture">
+                  <wp:docPr id="1643918631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581100449" name="Picture"/>
+                          <pic:cNvPr id="1643918631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307983065" name="Picture">
+                  <wp:docPr id="222263520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307983065" name="Picture"/>
+                          <pic:cNvPr id="222263520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982452879" name="Picture">
+                  <wp:docPr id="274786621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982452879" name="Picture"/>
+                          <pic:cNvPr id="274786621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091775394" name="Picture">
+                  <wp:docPr id="357585088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091775394" name="Picture"/>
+                          <pic:cNvPr id="357585088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250144694" name="Picture">
+                        <wp:docPr id="103885417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250144694" name="Picture"/>
+                                <pic:cNvPr id="103885417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74294603" name="Picture">
+                        <wp:docPr id="2128842777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74294603" name="Picture"/>
+                                <pic:cNvPr id="2128842777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209851245" name="Picture">
+                        <wp:docPr id="1226296549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209851245" name="Picture"/>
+                                <pic:cNvPr id="1226296549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154224758" name="Picture">
+                        <wp:docPr id="199453281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154224758" name="Picture"/>
+                                <pic:cNvPr id="199453281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277651412" name="Picture">
+                        <wp:docPr id="1433033026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277651412" name="Picture"/>
+                                <pic:cNvPr id="1433033026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771216373" name="Picture">
+                        <wp:docPr id="675768659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771216373" name="Picture"/>
+                                <pic:cNvPr id="675768659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075337416" name="Picture">
+                        <wp:docPr id="1285150235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075337416" name="Picture"/>
+                                <pic:cNvPr id="1285150235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854996406" name="Picture">
+                        <wp:docPr id="1801995422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854996406" name="Picture"/>
+                                <pic:cNvPr id="1801995422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478561288" name="Picture">
+                        <wp:docPr id="1277315696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478561288" name="Picture"/>
+                                <pic:cNvPr id="1277315696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7521081" name="Picture">
+                        <wp:docPr id="1075390111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7521081" name="Picture"/>
+                                <pic:cNvPr id="1075390111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71205900" name="Picture">
+                        <wp:docPr id="1593904840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71205900" name="Picture"/>
+                                <pic:cNvPr id="1593904840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506870585" name="Picture">
+                        <wp:docPr id="71102885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506870585" name="Picture"/>
+                                <pic:cNvPr id="71102885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384710249" name="Picture">
+                        <wp:docPr id="1420585158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384710249" name="Picture"/>
+                                <pic:cNvPr id="1420585158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709879175" name="Picture">
+                        <wp:docPr id="864089124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709879175" name="Picture"/>
+                                <pic:cNvPr id="864089124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435730207" name="Picture">
+                        <wp:docPr id="1356342843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435730207" name="Picture"/>
+                                <pic:cNvPr id="1356342843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784377411" name="Picture">
+                  <wp:docPr id="1083644644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784377411" name="Picture"/>
+                          <pic:cNvPr id="1083644644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956464625" name="Picture">
+                  <wp:docPr id="1002033903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956464625" name="Picture"/>
+                          <pic:cNvPr id="1002033903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531044518" name="Picture">
+                  <wp:docPr id="1328081722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531044518" name="Picture"/>
+                          <pic:cNvPr id="1328081722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125820567" name="Picture">
+                  <wp:docPr id="468108536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125820567" name="Picture"/>
+                          <pic:cNvPr id="468108536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944030289" name="Picture">
+                  <wp:docPr id="199923707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944030289" name="Picture"/>
+                          <pic:cNvPr id="199923707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089062959" name="Picture">
+                  <wp:docPr id="1333197741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089062959" name="Picture"/>
+                          <pic:cNvPr id="1333197741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090489113" name="Picture">
+                        <wp:docPr id="1361463006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090489113" name="Picture"/>
+                                <pic:cNvPr id="1361463006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271406636" name="Picture">
+                  <wp:docPr id="807710295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271406636" name="Picture"/>
+                          <pic:cNvPr id="807710295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285258360" name="Picture">
+                  <wp:docPr id="761681819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285258360" name="Picture"/>
+                          <pic:cNvPr id="761681819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644681839" name="Picture">
+                  <wp:docPr id="1310057567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644681839" name="Picture"/>
+                          <pic:cNvPr id="1310057567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293123116" name="Picture">
+                  <wp:docPr id="1107269556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293123116" name="Picture"/>
+                          <pic:cNvPr id="1107269556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55361710" name="Picture">
+                  <wp:docPr id="857556896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55361710" name="Picture"/>
+                          <pic:cNvPr id="857556896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123391766" name="Picture">
+                  <wp:docPr id="156289535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123391766" name="Picture"/>
+                          <pic:cNvPr id="156289535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821718866" name="Picture">
+                        <wp:docPr id="1429553110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821718866" name="Picture"/>
+                                <pic:cNvPr id="1429553110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588166002" name="Picture">
+                  <wp:docPr id="1512377278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588166002" name="Picture"/>
+                          <pic:cNvPr id="1512377278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710529769" name="Picture">
+                  <wp:docPr id="891346559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710529769" name="Picture"/>
+                          <pic:cNvPr id="891346559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125572337" name="Picture">
+                  <wp:docPr id="1985616547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125572337" name="Picture"/>
+                          <pic:cNvPr id="1985616547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827290673" name="Picture">
+                  <wp:docPr id="220366321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827290673" name="Picture"/>
+                          <pic:cNvPr id="220366321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340816705" name="Picture">
+                  <wp:docPr id="561476973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340816705" name="Picture"/>
+                          <pic:cNvPr id="561476973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252798378" name="Picture">
+                  <wp:docPr id="2050578397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252798378" name="Picture"/>
+                          <pic:cNvPr id="2050578397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167274880" name="Picture">
+                        <wp:docPr id="1882677163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167274880" name="Picture"/>
+                                <pic:cNvPr id="1882677163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852413415" name="Picture">
+                  <wp:docPr id="1082161615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852413415" name="Picture"/>
+                          <pic:cNvPr id="1082161615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791131115" name="Picture">
+                  <wp:docPr id="1546389740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791131115" name="Picture"/>
+                          <pic:cNvPr id="1546389740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349816483" name="Picture">
+                  <wp:docPr id="140266944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349816483" name="Picture"/>
+                          <pic:cNvPr id="140266944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457379395" name="Picture">
+                  <wp:docPr id="1907312980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457379395" name="Picture"/>
+                          <pic:cNvPr id="1907312980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598130248" name="Picture">
+                  <wp:docPr id="1475800860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598130248" name="Picture"/>
+                          <pic:cNvPr id="1475800860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720259615" name="Picture">
+                  <wp:docPr id="1799220294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720259615" name="Picture"/>
+                          <pic:cNvPr id="1799220294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923837091" name="Picture">
+                        <wp:docPr id="1877099174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923837091" name="Picture"/>
+                                <pic:cNvPr id="1877099174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755567808" name="Picture">
+                  <wp:docPr id="984642702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755567808" name="Picture"/>
+                          <pic:cNvPr id="984642702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519674573" name="Picture">
+                  <wp:docPr id="1195042316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519674573" name="Picture"/>
+                          <pic:cNvPr id="1195042316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016154828" name="Picture">
+                  <wp:docPr id="1648422375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016154828" name="Picture"/>
+                          <pic:cNvPr id="1648422375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915704396" name="Picture">
+                  <wp:docPr id="1248702956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915704396" name="Picture"/>
+                          <pic:cNvPr id="1248702956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778231016" name="Picture">
+                  <wp:docPr id="1837478110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778231016" name="Picture"/>
+                          <pic:cNvPr id="1837478110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606343842" name="Picture">
+                  <wp:docPr id="1327148012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606343842" name="Picture"/>
+                          <pic:cNvPr id="1327148012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978327634" name="Picture">
+                  <wp:docPr id="266771400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978327634" name="Picture"/>
+                          <pic:cNvPr id="266771400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799009797" name="Picture">
+                  <wp:docPr id="1161684892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799009797" name="Picture"/>
+                          <pic:cNvPr id="1161684892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672940018" name="Picture">
+                  <wp:docPr id="1407331948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672940018" name="Picture"/>
+                          <pic:cNvPr id="1407331948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>