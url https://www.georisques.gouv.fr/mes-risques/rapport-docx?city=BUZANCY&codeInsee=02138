--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741711418" name="Picture">
+                  <wp:docPr id="1908870201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741711418" name="Picture"/>
+                          <pic:cNvPr id="1908870201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915339016" name="Picture">
+                  <wp:docPr id="549729552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915339016" name="Picture"/>
+                          <pic:cNvPr id="549729552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1600606360" name="Picture">
+                        <wp:docPr id="108193001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1600606360" name="Picture"/>
+                                <pic:cNvPr id="108193001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406100585" name="Picture">
+                  <wp:docPr id="1807219959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406100585" name="Picture"/>
+                          <pic:cNvPr id="1807219959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409267879" name="Picture">
+                  <wp:docPr id="975200862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409267879" name="Picture"/>
+                          <pic:cNvPr id="975200862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665248544" name="Picture">
+                  <wp:docPr id="988706364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665248544" name="Picture"/>
+                          <pic:cNvPr id="988706364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591970333" name="Picture">
+                  <wp:docPr id="885815073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591970333" name="Picture"/>
+                          <pic:cNvPr id="885815073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299318172" name="Picture">
+                  <wp:docPr id="1154454088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299318172" name="Picture"/>
+                          <pic:cNvPr id="1154454088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675049867" name="Picture">
+                        <wp:docPr id="474152915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675049867" name="Picture"/>
+                                <pic:cNvPr id="474152915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103451242" name="Picture">
+                        <wp:docPr id="1428929078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103451242" name="Picture"/>
+                                <pic:cNvPr id="1428929078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848363232" name="Picture">
+                        <wp:docPr id="305231332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848363232" name="Picture"/>
+                                <pic:cNvPr id="305231332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634516104" name="Picture">
+                        <wp:docPr id="1410456123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634516104" name="Picture"/>
+                                <pic:cNvPr id="1410456123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900897760" name="Picture">
+                        <wp:docPr id="809123742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900897760" name="Picture"/>
+                                <pic:cNvPr id="809123742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139849299" name="Picture">
+                        <wp:docPr id="546954884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139849299" name="Picture"/>
+                                <pic:cNvPr id="546954884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030288949" name="Picture">
+                        <wp:docPr id="548146499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030288949" name="Picture"/>
+                                <pic:cNvPr id="548146499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192084835" name="Picture">
+                        <wp:docPr id="656740684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192084835" name="Picture"/>
+                                <pic:cNvPr id="656740684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852842453" name="Picture">
+                        <wp:docPr id="1785649693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852842453" name="Picture"/>
+                                <pic:cNvPr id="1785649693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="38521552" name="Picture">
+                        <wp:docPr id="923865962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="38521552" name="Picture"/>
+                                <pic:cNvPr id="923865962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270527468" name="Picture">
+                        <wp:docPr id="1002251218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270527468" name="Picture"/>
+                                <pic:cNvPr id="1002251218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684092861" name="Picture">
+                        <wp:docPr id="302367166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684092861" name="Picture"/>
+                                <pic:cNvPr id="302367166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054478043" name="Picture">
+                        <wp:docPr id="1035770267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054478043" name="Picture"/>
+                                <pic:cNvPr id="1035770267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039822266" name="Picture">
+                        <wp:docPr id="2044693860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039822266" name="Picture"/>
+                                <pic:cNvPr id="2044693860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866371040" name="Picture">
+                        <wp:docPr id="879776501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866371040" name="Picture"/>
+                                <pic:cNvPr id="879776501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648641279" name="Picture">
+                  <wp:docPr id="513084350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648641279" name="Picture"/>
+                          <pic:cNvPr id="513084350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901026462" name="Picture">
+                  <wp:docPr id="904558820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901026462" name="Picture"/>
+                          <pic:cNvPr id="904558820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233473501" name="Picture">
+                  <wp:docPr id="1000633930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233473501" name="Picture"/>
+                          <pic:cNvPr id="1000633930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414059885" name="Picture">
+                  <wp:docPr id="1373796144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414059885" name="Picture"/>
+                          <pic:cNvPr id="1373796144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607286122" name="Picture">
+                  <wp:docPr id="972002634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607286122" name="Picture"/>
+                          <pic:cNvPr id="972002634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120226503" name="Picture">
+                  <wp:docPr id="1685579522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120226503" name="Picture"/>
+                          <pic:cNvPr id="1685579522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943206786" name="Picture">
+                        <wp:docPr id="2035800693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943206786" name="Picture"/>
+                                <pic:cNvPr id="2035800693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244211238" name="Picture">
+                  <wp:docPr id="123467932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244211238" name="Picture"/>
+                          <pic:cNvPr id="123467932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646855655" name="Picture">
+                  <wp:docPr id="1791959636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646855655" name="Picture"/>
+                          <pic:cNvPr id="1791959636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105118923" name="Picture">
+                  <wp:docPr id="764201226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105118923" name="Picture"/>
+                          <pic:cNvPr id="764201226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535374166" name="Picture">
+                  <wp:docPr id="1592786159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535374166" name="Picture"/>
+                          <pic:cNvPr id="1592786159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098423696" name="Picture">
+                  <wp:docPr id="445378927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098423696" name="Picture"/>
+                          <pic:cNvPr id="445378927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568297745" name="Picture">
+                  <wp:docPr id="1260983465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568297745" name="Picture"/>
+                          <pic:cNvPr id="1260983465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666613001" name="Picture">
+                        <wp:docPr id="1231536008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666613001" name="Picture"/>
+                                <pic:cNvPr id="1231536008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232725640" name="Picture">
+                  <wp:docPr id="924062786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232725640" name="Picture"/>
+                          <pic:cNvPr id="924062786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404209152" name="Picture">
+                  <wp:docPr id="2132275054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404209152" name="Picture"/>
+                          <pic:cNvPr id="2132275054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696608938" name="Picture">
+                  <wp:docPr id="955797371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696608938" name="Picture"/>
+                          <pic:cNvPr id="955797371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792059527" name="Picture">
+                  <wp:docPr id="2032652853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792059527" name="Picture"/>
+                          <pic:cNvPr id="2032652853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986297689" name="Picture">
+                  <wp:docPr id="1791792296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986297689" name="Picture"/>
+                          <pic:cNvPr id="1791792296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947074113" name="Picture">
+                  <wp:docPr id="837873584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947074113" name="Picture"/>
+                          <pic:cNvPr id="837873584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243295439" name="Picture">
+                  <wp:docPr id="2041472329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243295439" name="Picture"/>
+                          <pic:cNvPr id="2041472329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367291560" name="Picture">
+                  <wp:docPr id="1326811299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367291560" name="Picture"/>
+                          <pic:cNvPr id="1326811299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50088067" name="Picture">
+                  <wp:docPr id="1252025703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50088067" name="Picture"/>
+                          <pic:cNvPr id="1252025703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402499882" name="Picture">
+                  <wp:docPr id="1495476374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402499882" name="Picture"/>
+                          <pic:cNvPr id="1495476374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528981819" name="Picture">
+                  <wp:docPr id="900723236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528981819" name="Picture"/>
+                          <pic:cNvPr id="900723236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187178295" name="Picture">
+                  <wp:docPr id="1602397315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187178295" name="Picture"/>
+                          <pic:cNvPr id="1602397315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171694252" name="Picture">
+                        <wp:docPr id="805102359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171694252" name="Picture"/>
+                                <pic:cNvPr id="805102359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352063102" name="Picture">
+                  <wp:docPr id="1703996631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352063102" name="Picture"/>
+                          <pic:cNvPr id="1703996631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330390409" name="Picture">
+                  <wp:docPr id="1121841563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330390409" name="Picture"/>
+                          <pic:cNvPr id="1121841563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385863358" name="Picture">
+                  <wp:docPr id="1508049481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385863358" name="Picture"/>
+                          <pic:cNvPr id="1508049481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656673539" name="Picture">
+                  <wp:docPr id="1938113336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656673539" name="Picture"/>
+                          <pic:cNvPr id="1938113336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694333458" name="Picture">
+                  <wp:docPr id="481500706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694333458" name="Picture"/>
+                          <pic:cNvPr id="481500706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023702402" name="Picture">
+                  <wp:docPr id="538981725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023702402" name="Picture"/>
+                          <pic:cNvPr id="538981725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1080765014" name="Picture">
+                        <wp:docPr id="1613475327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1080765014" name="Picture"/>
+                                <pic:cNvPr id="1613475327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603933074" name="Picture">
+                  <wp:docPr id="565320237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603933074" name="Picture"/>
+                          <pic:cNvPr id="565320237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482461159" name="Picture">
+                  <wp:docPr id="2101349209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482461159" name="Picture"/>
+                          <pic:cNvPr id="2101349209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911141315" name="Picture">
+                  <wp:docPr id="1883678152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911141315" name="Picture"/>
+                          <pic:cNvPr id="1883678152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44827,57 +44827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993760979" name="Picture">
+                  <wp:docPr id="1441181881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993760979" name="Picture"/>
+                          <pic:cNvPr id="1441181881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44898,57 +44898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680502035" name="Picture">
+                  <wp:docPr id="671183775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680502035" name="Picture"/>
+                          <pic:cNvPr id="671183775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45312,57 +45312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491185150" name="Picture">
+                  <wp:docPr id="1831664562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491185150" name="Picture"/>
+                          <pic:cNvPr id="1831664562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>