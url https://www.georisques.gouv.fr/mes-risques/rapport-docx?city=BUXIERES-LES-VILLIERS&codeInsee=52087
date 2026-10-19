--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753457641" name="Picture">
+                  <wp:docPr id="1662655494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753457641" name="Picture"/>
+                          <pic:cNvPr id="1662655494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185394895" name="Picture">
+                  <wp:docPr id="442525489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185394895" name="Picture"/>
+                          <pic:cNvPr id="442525489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382911723" name="Picture">
+                        <wp:docPr id="125357359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382911723" name="Picture"/>
+                                <pic:cNvPr id="125357359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839546154" name="Picture">
+                  <wp:docPr id="949376743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839546154" name="Picture"/>
+                          <pic:cNvPr id="949376743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291316765" name="Picture">
+                  <wp:docPr id="1760812788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291316765" name="Picture"/>
+                          <pic:cNvPr id="1760812788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502691335" name="Picture">
+                  <wp:docPr id="1377188497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502691335" name="Picture"/>
+                          <pic:cNvPr id="1377188497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873377110" name="Picture">
+                  <wp:docPr id="1137543851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873377110" name="Picture"/>
+                          <pic:cNvPr id="1137543851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066303973" name="Picture">
+                  <wp:docPr id="341237926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066303973" name="Picture"/>
+                          <pic:cNvPr id="341237926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617609233" name="Picture">
+                        <wp:docPr id="1968945162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617609233" name="Picture"/>
+                                <pic:cNvPr id="1968945162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536834737" name="Picture">
+                        <wp:docPr id="965504754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536834737" name="Picture"/>
+                                <pic:cNvPr id="965504754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104419952" name="Picture">
+                        <wp:docPr id="894588887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104419952" name="Picture"/>
+                                <pic:cNvPr id="894588887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517555133" name="Picture">
+                        <wp:docPr id="1032406080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517555133" name="Picture"/>
+                                <pic:cNvPr id="1032406080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065184025" name="Picture">
+                        <wp:docPr id="1285377577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065184025" name="Picture"/>
+                                <pic:cNvPr id="1285377577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103086206" name="Picture">
+                        <wp:docPr id="1715913957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103086206" name="Picture"/>
+                                <pic:cNvPr id="1715913957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9943152" name="Picture">
+                        <wp:docPr id="712484478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9943152" name="Picture"/>
+                                <pic:cNvPr id="712484478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329105923" name="Picture">
+                        <wp:docPr id="1593262997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329105923" name="Picture"/>
+                                <pic:cNvPr id="1593262997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211788585" name="Picture">
+                        <wp:docPr id="90084373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211788585" name="Picture"/>
+                                <pic:cNvPr id="90084373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091490417" name="Picture">
+                        <wp:docPr id="1288122968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091490417" name="Picture"/>
+                                <pic:cNvPr id="1288122968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095209248" name="Picture">
+                        <wp:docPr id="924205360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095209248" name="Picture"/>
+                                <pic:cNvPr id="924205360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609854013" name="Picture">
+                        <wp:docPr id="2092293846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609854013" name="Picture"/>
+                                <pic:cNvPr id="2092293846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405167158" name="Picture">
+                        <wp:docPr id="1790005961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405167158" name="Picture"/>
+                                <pic:cNvPr id="1790005961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057308915" name="Picture">
+                        <wp:docPr id="1237488386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057308915" name="Picture"/>
+                                <pic:cNvPr id="1237488386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909514962" name="Picture">
+                        <wp:docPr id="844898424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909514962" name="Picture"/>
+                                <pic:cNvPr id="844898424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131878598" name="Picture">
+                        <wp:docPr id="122392942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131878598" name="Picture"/>
+                                <pic:cNvPr id="122392942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146408509" name="Picture">
+                        <wp:docPr id="575201744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146408509" name="Picture"/>
+                                <pic:cNvPr id="575201744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631317763" name="Picture">
+                        <wp:docPr id="2078129811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631317763" name="Picture"/>
+                                <pic:cNvPr id="2078129811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605139974" name="Picture">
+                  <wp:docPr id="1632910605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605139974" name="Picture"/>
+                          <pic:cNvPr id="1632910605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723935962" name="Picture">
+                  <wp:docPr id="888522534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723935962" name="Picture"/>
+                          <pic:cNvPr id="888522534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668227456" name="Picture">
+                  <wp:docPr id="2032132869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668227456" name="Picture"/>
+                          <pic:cNvPr id="2032132869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530069146" name="Picture">
+                  <wp:docPr id="947142163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530069146" name="Picture"/>
+                          <pic:cNvPr id="947142163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150164598" name="Picture">
+                  <wp:docPr id="1412675200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150164598" name="Picture"/>
+                          <pic:cNvPr id="1412675200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464139196" name="Picture">
+                  <wp:docPr id="190481149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464139196" name="Picture"/>
+                          <pic:cNvPr id="190481149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372300796" name="Picture">
+                        <wp:docPr id="1103900783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372300796" name="Picture"/>
+                                <pic:cNvPr id="1103900783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735045465" name="Picture">
+                  <wp:docPr id="253334634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735045465" name="Picture"/>
+                          <pic:cNvPr id="253334634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772531802" name="Picture">
+                  <wp:docPr id="1730907541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772531802" name="Picture"/>
+                          <pic:cNvPr id="1730907541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047803740" name="Picture">
+                  <wp:docPr id="1195673175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047803740" name="Picture"/>
+                          <pic:cNvPr id="1195673175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40050382" name="Picture">
+                  <wp:docPr id="408310649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40050382" name="Picture"/>
+                          <pic:cNvPr id="408310649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408477368" name="Picture">
+                  <wp:docPr id="1145279227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408477368" name="Picture"/>
+                          <pic:cNvPr id="1145279227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000850329" name="Picture">
+                  <wp:docPr id="2046440290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000850329" name="Picture"/>
+                          <pic:cNvPr id="2046440290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972984263" name="Picture">
+                        <wp:docPr id="2129356378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972984263" name="Picture"/>
+                                <pic:cNvPr id="2129356378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26384,57 +26384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304500455" name="Picture">
+                  <wp:docPr id="1257394551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304500455" name="Picture"/>
+                          <pic:cNvPr id="1257394551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26473,57 +26473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85737073" name="Picture">
+                  <wp:docPr id="468477988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85737073" name="Picture"/>
+                          <pic:cNvPr id="468477988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27153,57 +27153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516151964" name="Picture">
+                  <wp:docPr id="431268917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516151964" name="Picture"/>
+                          <pic:cNvPr id="431268917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344986899" name="Picture">
+                  <wp:docPr id="331763787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344986899" name="Picture"/>
+                          <pic:cNvPr id="331763787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28317,57 +28317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975207722" name="Picture">
+                  <wp:docPr id="1696408018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975207722" name="Picture"/>
+                          <pic:cNvPr id="1696408018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29775,57 +29775,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917650018" name="Picture">
+                  <wp:docPr id="1171394296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917650018" name="Picture"/>
+                          <pic:cNvPr id="1171394296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30972,57 +30972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404282518" name="Picture">
+                        <wp:docPr id="1139841498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404282518" name="Picture"/>
+                                <pic:cNvPr id="1139841498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33142,57 +33142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542041934" name="Picture">
+                  <wp:docPr id="851978447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542041934" name="Picture"/>
+                          <pic:cNvPr id="851978447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33231,57 +33231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377491915" name="Picture">
+                  <wp:docPr id="554569400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377491915" name="Picture"/>
+                          <pic:cNvPr id="554569400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33875,57 +33875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210221537" name="Picture">
+                  <wp:docPr id="1727491338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210221537" name="Picture"/>
+                          <pic:cNvPr id="1727491338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34873,57 +34873,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357973771" name="Picture">
+                  <wp:docPr id="1770874790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357973771" name="Picture"/>
+                          <pic:cNvPr id="1770874790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34976,57 +34976,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893691225" name="Picture">
+                  <wp:docPr id="1569325319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893691225" name="Picture"/>
+                          <pic:cNvPr id="1569325319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36353,57 +36353,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184054942" name="Picture">
+                  <wp:docPr id="1695378529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184054942" name="Picture"/>
+                          <pic:cNvPr id="1695378529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37496,57 +37496,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999677525" name="Picture">
+                        <wp:docPr id="1884148601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999677525" name="Picture"/>
+                                <pic:cNvPr id="1884148601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38854,57 +38854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042644649" name="Picture">
+                  <wp:docPr id="2116933493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042644649" name="Picture"/>
+                          <pic:cNvPr id="2116933493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38943,57 +38943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389908054" name="Picture">
+                  <wp:docPr id="962149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389908054" name="Picture"/>
+                          <pic:cNvPr id="962149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39566,57 +39566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115719130" name="Picture">
+                  <wp:docPr id="847240361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115719130" name="Picture"/>
+                          <pic:cNvPr id="847240361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40483,57 +40483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798418373" name="Picture">
+                  <wp:docPr id="292600953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798418373" name="Picture"/>
+                          <pic:cNvPr id="292600953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40586,57 +40586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584952571" name="Picture">
+                  <wp:docPr id="1580783001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584952571" name="Picture"/>
+                          <pic:cNvPr id="1580783001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41909,57 +41909,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150509016" name="Picture">
+                  <wp:docPr id="1349008226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150509016" name="Picture"/>
+                          <pic:cNvPr id="1349008226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42691,57 +42691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221715699" name="Picture">
+                  <wp:docPr id="2098107656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221715699" name="Picture"/>
+                          <pic:cNvPr id="2098107656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42780,57 +42780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093471960" name="Picture">
+                  <wp:docPr id="1823216352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093471960" name="Picture"/>
+                          <pic:cNvPr id="1823216352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43412,57 +43412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843283391" name="Picture">
+                  <wp:docPr id="31607934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843283391" name="Picture"/>
+                          <pic:cNvPr id="31607934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44356,57 +44356,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609466051" name="Picture">
+                  <wp:docPr id="314275953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609466051" name="Picture"/>
+                          <pic:cNvPr id="314275953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44468,57 +44468,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727727790" name="Picture">
+                  <wp:docPr id="254942883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727727790" name="Picture"/>
+                          <pic:cNvPr id="254942883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46127,57 +46127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954591370" name="Picture">
+                  <wp:docPr id="469596902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954591370" name="Picture"/>
+                          <pic:cNvPr id="469596902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47306,57 +47306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815174590" name="Picture">
+                  <wp:docPr id="1965535605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815174590" name="Picture"/>
+                          <pic:cNvPr id="1965535605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47386,57 +47386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888954705" name="Picture">
+                  <wp:docPr id="1009227495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888954705" name="Picture"/>
+                          <pic:cNvPr id="1009227495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47874,57 +47874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395126377" name="Picture">
+                  <wp:docPr id="1456224970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395126377" name="Picture"/>
+                          <pic:cNvPr id="1456224970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>