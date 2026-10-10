--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614144607" name="Picture">
+                  <wp:docPr id="1980837167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614144607" name="Picture"/>
+                          <pic:cNvPr id="1980837167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227331359" name="Picture">
+                  <wp:docPr id="368990060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227331359" name="Picture"/>
+                          <pic:cNvPr id="368990060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842823118" name="Picture">
+                        <wp:docPr id="369030037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842823118" name="Picture"/>
+                                <pic:cNvPr id="369030037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966140479" name="Picture">
+                  <wp:docPr id="1180139094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966140479" name="Picture"/>
+                          <pic:cNvPr id="1180139094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760556962" name="Picture">
+                  <wp:docPr id="497667404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760556962" name="Picture"/>
+                          <pic:cNvPr id="497667404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674651653" name="Picture">
+                  <wp:docPr id="131947179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674651653" name="Picture"/>
+                          <pic:cNvPr id="131947179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295672366" name="Picture">
+                  <wp:docPr id="445441768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295672366" name="Picture"/>
+                          <pic:cNvPr id="445441768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664103459" name="Picture">
+                  <wp:docPr id="953502149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664103459" name="Picture"/>
+                          <pic:cNvPr id="953502149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287649107" name="Picture">
+                        <wp:docPr id="191359288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287649107" name="Picture"/>
+                                <pic:cNvPr id="191359288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244516095" name="Picture">
+                        <wp:docPr id="1488483876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244516095" name="Picture"/>
+                                <pic:cNvPr id="1488483876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886012257" name="Picture">
+                        <wp:docPr id="873078420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886012257" name="Picture"/>
+                                <pic:cNvPr id="873078420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037570495" name="Picture">
+                        <wp:docPr id="1053162655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037570495" name="Picture"/>
+                                <pic:cNvPr id="1053162655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740023018" name="Picture">
+                        <wp:docPr id="1160317883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740023018" name="Picture"/>
+                                <pic:cNvPr id="1160317883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433444627" name="Picture">
+                        <wp:docPr id="1274157549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433444627" name="Picture"/>
+                                <pic:cNvPr id="1274157549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416895474" name="Picture">
+                        <wp:docPr id="2138626901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416895474" name="Picture"/>
+                                <pic:cNvPr id="2138626901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240475104" name="Picture">
+                        <wp:docPr id="946346738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240475104" name="Picture"/>
+                                <pic:cNvPr id="946346738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777934806" name="Picture">
+                        <wp:docPr id="1615197864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777934806" name="Picture"/>
+                                <pic:cNvPr id="1615197864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127028920" name="Picture">
+                        <wp:docPr id="857442814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127028920" name="Picture"/>
+                                <pic:cNvPr id="857442814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849716107" name="Picture">
+                        <wp:docPr id="863481594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849716107" name="Picture"/>
+                                <pic:cNvPr id="863481594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866177831" name="Picture">
+                        <wp:docPr id="1103231586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866177831" name="Picture"/>
+                                <pic:cNvPr id="1103231586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085645256" name="Picture">
+                        <wp:docPr id="10765812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085645256" name="Picture"/>
+                                <pic:cNvPr id="10765812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422201918" name="Picture">
+                        <wp:docPr id="360233124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422201918" name="Picture"/>
+                                <pic:cNvPr id="360233124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125487478" name="Picture">
+                        <wp:docPr id="1380816928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125487478" name="Picture"/>
+                                <pic:cNvPr id="1380816928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73120212" name="Picture">
+                  <wp:docPr id="338636590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73120212" name="Picture"/>
+                          <pic:cNvPr id="338636590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664908771" name="Picture">
+                  <wp:docPr id="1467881059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664908771" name="Picture"/>
+                          <pic:cNvPr id="1467881059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698337182" name="Picture">
+                  <wp:docPr id="368665062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698337182" name="Picture"/>
+                          <pic:cNvPr id="368665062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739042187" name="Picture">
+                  <wp:docPr id="2052472513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739042187" name="Picture"/>
+                          <pic:cNvPr id="2052472513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032787709" name="Picture">
+                  <wp:docPr id="2078658864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032787709" name="Picture"/>
+                          <pic:cNvPr id="2078658864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875483758" name="Picture">
+                  <wp:docPr id="150550950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875483758" name="Picture"/>
+                          <pic:cNvPr id="150550950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671891874" name="Picture">
+                        <wp:docPr id="1149416923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671891874" name="Picture"/>
+                                <pic:cNvPr id="1149416923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993276681" name="Picture">
+                        <wp:docPr id="633187882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993276681" name="Picture"/>
+                                <pic:cNvPr id="633187882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251459794" name="Picture">
+                  <wp:docPr id="1633309256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251459794" name="Picture"/>
+                          <pic:cNvPr id="1633309256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59731953" name="Picture">
+                  <wp:docPr id="1249833250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59731953" name="Picture"/>
+                          <pic:cNvPr id="1249833250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431597810" name="Picture">
+                  <wp:docPr id="41605817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431597810" name="Picture"/>
+                          <pic:cNvPr id="41605817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236037081" name="Picture">
+                  <wp:docPr id="1319146589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236037081" name="Picture"/>
+                          <pic:cNvPr id="1319146589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528064292" name="Picture">
+                  <wp:docPr id="991757868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528064292" name="Picture"/>
+                          <pic:cNvPr id="991757868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303834605" name="Picture">
+                  <wp:docPr id="1084701568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303834605" name="Picture"/>
+                          <pic:cNvPr id="1084701568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705609959" name="Picture">
+                        <wp:docPr id="547960270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705609959" name="Picture"/>
+                                <pic:cNvPr id="547960270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988973703" name="Picture">
+                  <wp:docPr id="333157636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988973703" name="Picture"/>
+                          <pic:cNvPr id="333157636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272238931" name="Picture">
+                  <wp:docPr id="346202972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272238931" name="Picture"/>
+                          <pic:cNvPr id="346202972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230936402" name="Picture">
+                  <wp:docPr id="141941734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230936402" name="Picture"/>
+                          <pic:cNvPr id="141941734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76341836" name="Picture">
+                  <wp:docPr id="1070891444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76341836" name="Picture"/>
+                          <pic:cNvPr id="1070891444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608224312" name="Picture">
+                  <wp:docPr id="94186659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608224312" name="Picture"/>
+                          <pic:cNvPr id="94186659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831395943" name="Picture">
+                  <wp:docPr id="350341530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831395943" name="Picture"/>
+                          <pic:cNvPr id="350341530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679090465" name="Picture">
+                  <wp:docPr id="1382997259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679090465" name="Picture"/>
+                          <pic:cNvPr id="1382997259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49020307" name="Picture">
+                  <wp:docPr id="1213817797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49020307" name="Picture"/>
+                          <pic:cNvPr id="1213817797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298105690" name="Picture">
+                  <wp:docPr id="415280320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298105690" name="Picture"/>
+                          <pic:cNvPr id="415280320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251857277" name="Picture">
+                  <wp:docPr id="1447903190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251857277" name="Picture"/>
+                          <pic:cNvPr id="1447903190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129732124" name="Picture">
+                  <wp:docPr id="1063261316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129732124" name="Picture"/>
+                          <pic:cNvPr id="1063261316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201831171" name="Picture">
+                  <wp:docPr id="175188883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201831171" name="Picture"/>
+                          <pic:cNvPr id="175188883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328016971" name="Picture">
+                        <wp:docPr id="681952873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328016971" name="Picture"/>
+                                <pic:cNvPr id="681952873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114573063" name="Picture">
+                  <wp:docPr id="730549597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114573063" name="Picture"/>
+                          <pic:cNvPr id="730549597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124877141" name="Picture">
+                  <wp:docPr id="1219601379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124877141" name="Picture"/>
+                          <pic:cNvPr id="1219601379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237182687" name="Picture">
+                  <wp:docPr id="1805551617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237182687" name="Picture"/>
+                          <pic:cNvPr id="1805551617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503047745" name="Picture">
+                  <wp:docPr id="1607452894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503047745" name="Picture"/>
+                          <pic:cNvPr id="1607452894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626842709" name="Picture">
+                  <wp:docPr id="551846079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626842709" name="Picture"/>
+                          <pic:cNvPr id="551846079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747524623" name="Picture">
+                  <wp:docPr id="1660095365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747524623" name="Picture"/>
+                          <pic:cNvPr id="1660095365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264175642" name="Picture">
+                        <wp:docPr id="1605484561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264175642" name="Picture"/>
+                                <pic:cNvPr id="1605484561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063632931" name="Picture">
+                  <wp:docPr id="1439504875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063632931" name="Picture"/>
+                          <pic:cNvPr id="1439504875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844815830" name="Picture">
+                  <wp:docPr id="1845075816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844815830" name="Picture"/>
+                          <pic:cNvPr id="1845075816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510774346" name="Picture">
+                  <wp:docPr id="63172946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510774346" name="Picture"/>
+                          <pic:cNvPr id="63172946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45581,57 +45581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652809301" name="Picture">
+                  <wp:docPr id="528165539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652809301" name="Picture"/>
+                          <pic:cNvPr id="528165539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106109886" name="Picture">
+                  <wp:docPr id="1054401787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106109886" name="Picture"/>
+                          <pic:cNvPr id="1054401787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46066,57 +46066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382764194" name="Picture">
+                  <wp:docPr id="579717907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382764194" name="Picture"/>
+                          <pic:cNvPr id="579717907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>