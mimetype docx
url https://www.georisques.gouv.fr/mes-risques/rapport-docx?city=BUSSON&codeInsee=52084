--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193235223" name="Picture">
+                  <wp:docPr id="780284330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193235223" name="Picture"/>
+                          <pic:cNvPr id="780284330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053441876" name="Picture">
+                  <wp:docPr id="1213986799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053441876" name="Picture"/>
+                          <pic:cNvPr id="1213986799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657550557" name="Picture">
+                        <wp:docPr id="63558995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657550557" name="Picture"/>
+                                <pic:cNvPr id="63558995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352524576" name="Picture">
+                  <wp:docPr id="869595438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352524576" name="Picture"/>
+                          <pic:cNvPr id="869595438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666989584" name="Picture">
+                  <wp:docPr id="309884715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666989584" name="Picture"/>
+                          <pic:cNvPr id="309884715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323135729" name="Picture">
+                  <wp:docPr id="1758273377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323135729" name="Picture"/>
+                          <pic:cNvPr id="1758273377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101564421" name="Picture">
+                  <wp:docPr id="435613893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101564421" name="Picture"/>
+                          <pic:cNvPr id="435613893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759087223" name="Picture">
+                  <wp:docPr id="320840891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759087223" name="Picture"/>
+                          <pic:cNvPr id="320840891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128739537" name="Picture">
+                        <wp:docPr id="1915593776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128739537" name="Picture"/>
+                                <pic:cNvPr id="1915593776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110025236" name="Picture">
+                        <wp:docPr id="1699279727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110025236" name="Picture"/>
+                                <pic:cNvPr id="1699279727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464761436" name="Picture">
+                        <wp:docPr id="641636813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464761436" name="Picture"/>
+                                <pic:cNvPr id="641636813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781035947" name="Picture">
+                        <wp:docPr id="1694248604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781035947" name="Picture"/>
+                                <pic:cNvPr id="1694248604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896268747" name="Picture">
+                        <wp:docPr id="463617826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896268747" name="Picture"/>
+                                <pic:cNvPr id="463617826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142878237" name="Picture">
+                        <wp:docPr id="839235495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142878237" name="Picture"/>
+                                <pic:cNvPr id="839235495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549512398" name="Picture">
+                        <wp:docPr id="2070820719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549512398" name="Picture"/>
+                                <pic:cNvPr id="2070820719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="69444760" name="Picture">
+                        <wp:docPr id="1425114784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="69444760" name="Picture"/>
+                                <pic:cNvPr id="1425114784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316096681" name="Picture">
+                        <wp:docPr id="1869460393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316096681" name="Picture"/>
+                                <pic:cNvPr id="1869460393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589000495" name="Picture">
+                        <wp:docPr id="2022159584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589000495" name="Picture"/>
+                                <pic:cNvPr id="2022159584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005249909" name="Picture">
+                        <wp:docPr id="1402747391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005249909" name="Picture"/>
+                                <pic:cNvPr id="1402747391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="116756109" name="Picture">
+                        <wp:docPr id="2109110429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="116756109" name="Picture"/>
+                                <pic:cNvPr id="2109110429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098210584" name="Picture">
+                        <wp:docPr id="646964609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098210584" name="Picture"/>
+                                <pic:cNvPr id="646964609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171665324" name="Picture">
+                        <wp:docPr id="1457248792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171665324" name="Picture"/>
+                                <pic:cNvPr id="1457248792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349954624" name="Picture">
+                        <wp:docPr id="47819429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349954624" name="Picture"/>
+                                <pic:cNvPr id="47819429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628366092" name="Picture">
+                  <wp:docPr id="1161487070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628366092" name="Picture"/>
+                          <pic:cNvPr id="1161487070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143526771" name="Picture">
+                  <wp:docPr id="711157811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143526771" name="Picture"/>
+                          <pic:cNvPr id="711157811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526674746" name="Picture">
+                  <wp:docPr id="2071452867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526674746" name="Picture"/>
+                          <pic:cNvPr id="2071452867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042324864" name="Picture">
+                  <wp:docPr id="72096670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042324864" name="Picture"/>
+                          <pic:cNvPr id="72096670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627545505" name="Picture">
+                  <wp:docPr id="704017647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627545505" name="Picture"/>
+                          <pic:cNvPr id="704017647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906342856" name="Picture">
+                  <wp:docPr id="2022928735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906342856" name="Picture"/>
+                          <pic:cNvPr id="2022928735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530834888" name="Picture">
+                        <wp:docPr id="2092954553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530834888" name="Picture"/>
+                                <pic:cNvPr id="2092954553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258510422" name="Picture">
+                  <wp:docPr id="1264679348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258510422" name="Picture"/>
+                          <pic:cNvPr id="1264679348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318858363" name="Picture">
+                  <wp:docPr id="659362456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318858363" name="Picture"/>
+                          <pic:cNvPr id="659362456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618118799" name="Picture">
+                  <wp:docPr id="619450355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618118799" name="Picture"/>
+                          <pic:cNvPr id="619450355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124733711" name="Picture">
+                  <wp:docPr id="432308268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124733711" name="Picture"/>
+                          <pic:cNvPr id="432308268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47429876" name="Picture">
+                  <wp:docPr id="1867826034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47429876" name="Picture"/>
+                          <pic:cNvPr id="1867826034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898908363" name="Picture">
+                  <wp:docPr id="1282736195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898908363" name="Picture"/>
+                          <pic:cNvPr id="1282736195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540773571" name="Picture">
+                        <wp:docPr id="631202957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540773571" name="Picture"/>
+                                <pic:cNvPr id="631202957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926814743" name="Picture">
+                  <wp:docPr id="1091309413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926814743" name="Picture"/>
+                          <pic:cNvPr id="1091309413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813007514" name="Picture">
+                  <wp:docPr id="156541746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813007514" name="Picture"/>
+                          <pic:cNvPr id="156541746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700292518" name="Picture">
+                  <wp:docPr id="152474181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700292518" name="Picture"/>
+                          <pic:cNvPr id="152474181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123481869" name="Picture">
+                  <wp:docPr id="703035189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123481869" name="Picture"/>
+                          <pic:cNvPr id="703035189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650671729" name="Picture">
+                  <wp:docPr id="9248158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650671729" name="Picture"/>
+                          <pic:cNvPr id="9248158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904321147" name="Picture">
+                  <wp:docPr id="1046543084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904321147" name="Picture"/>
+                          <pic:cNvPr id="1046543084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282936852" name="Picture">
+                        <wp:docPr id="1008173349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282936852" name="Picture"/>
+                                <pic:cNvPr id="1008173349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823714318" name="Picture">
+                  <wp:docPr id="93957073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823714318" name="Picture"/>
+                          <pic:cNvPr id="93957073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26179909" name="Picture">
+                  <wp:docPr id="409412056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26179909" name="Picture"/>
+                          <pic:cNvPr id="409412056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433024422" name="Picture">
+                  <wp:docPr id="2143229966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433024422" name="Picture"/>
+                          <pic:cNvPr id="2143229966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718728540" name="Picture">
+                  <wp:docPr id="1666082907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718728540" name="Picture"/>
+                          <pic:cNvPr id="1666082907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250201965" name="Picture">
+                  <wp:docPr id="1634518640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250201965" name="Picture"/>
+                          <pic:cNvPr id="1634518640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186755766" name="Picture">
+                  <wp:docPr id="251006822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186755766" name="Picture"/>
+                          <pic:cNvPr id="251006822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256487679" name="Picture">
+                        <wp:docPr id="749139684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256487679" name="Picture"/>
+                                <pic:cNvPr id="749139684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123016576" name="Picture">
+                  <wp:docPr id="1492799851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123016576" name="Picture"/>
+                          <pic:cNvPr id="1492799851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846522903" name="Picture">
+                  <wp:docPr id="1131453766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846522903" name="Picture"/>
+                          <pic:cNvPr id="1131453766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141580065" name="Picture">
+                  <wp:docPr id="2077523992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141580065" name="Picture"/>
+                          <pic:cNvPr id="2077523992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123765878" name="Picture">
+                  <wp:docPr id="896663468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123765878" name="Picture"/>
+                          <pic:cNvPr id="896663468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761281397" name="Picture">
+                  <wp:docPr id="556235298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761281397" name="Picture"/>
+                          <pic:cNvPr id="556235298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39394,51 +39394,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297464327" name="Picture">
+                  <wp:docPr id="391851342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297464327" name="Picture"/>
+                          <pic:cNvPr id="391851342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471020148" name="Picture">
+                  <wp:docPr id="1642993999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471020148" name="Picture"/>
+                          <pic:cNvPr id="1642993999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847798200" name="Picture">
+                  <wp:docPr id="1150752046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847798200" name="Picture"/>
+                          <pic:cNvPr id="1150752046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514539419" name="Picture">
+                  <wp:docPr id="843585854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514539419" name="Picture"/>
+                          <pic:cNvPr id="843585854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42410,51 +42410,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -42780,51 +42780,202 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3837122" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3837122</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -43312,50 +43463,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>