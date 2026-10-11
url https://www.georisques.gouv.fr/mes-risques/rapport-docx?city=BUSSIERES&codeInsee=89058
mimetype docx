--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345171247" name="Picture">
+                  <wp:docPr id="590704848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345171247" name="Picture"/>
+                          <pic:cNvPr id="590704848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518538936" name="Picture">
+                  <wp:docPr id="516907479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518538936" name="Picture"/>
+                          <pic:cNvPr id="516907479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772226836" name="Picture">
+                        <wp:docPr id="1187050271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772226836" name="Picture"/>
+                                <pic:cNvPr id="1187050271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547310217" name="Picture">
+                  <wp:docPr id="42455101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547310217" name="Picture"/>
+                          <pic:cNvPr id="42455101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963401737" name="Picture">
+                  <wp:docPr id="1617649515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963401737" name="Picture"/>
+                          <pic:cNvPr id="1617649515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056844411" name="Picture">
+                  <wp:docPr id="1091391556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056844411" name="Picture"/>
+                          <pic:cNvPr id="1091391556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992728643" name="Picture">
+                  <wp:docPr id="1232642067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992728643" name="Picture"/>
+                          <pic:cNvPr id="1232642067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450343744" name="Picture">
+                  <wp:docPr id="1004614493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450343744" name="Picture"/>
+                          <pic:cNvPr id="1004614493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147770331" name="Picture">
+                        <wp:docPr id="151884213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147770331" name="Picture"/>
+                                <pic:cNvPr id="151884213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944957439" name="Picture">
+                        <wp:docPr id="1617788108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944957439" name="Picture"/>
+                                <pic:cNvPr id="1617788108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968528934" name="Picture">
+                        <wp:docPr id="1169276795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968528934" name="Picture"/>
+                                <pic:cNvPr id="1169276795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767709674" name="Picture">
+                        <wp:docPr id="735537551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767709674" name="Picture"/>
+                                <pic:cNvPr id="735537551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157316761" name="Picture">
+                        <wp:docPr id="734900999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157316761" name="Picture"/>
+                                <pic:cNvPr id="734900999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474083653" name="Picture">
+                        <wp:docPr id="1265492832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474083653" name="Picture"/>
+                                <pic:cNvPr id="1265492832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335674510" name="Picture">
+                        <wp:docPr id="1587156696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335674510" name="Picture"/>
+                                <pic:cNvPr id="1587156696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552101381" name="Picture">
+                        <wp:docPr id="752274299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552101381" name="Picture"/>
+                                <pic:cNvPr id="752274299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114005821" name="Picture">
+                        <wp:docPr id="1834095508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114005821" name="Picture"/>
+                                <pic:cNvPr id="1834095508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073908452" name="Picture">
+                        <wp:docPr id="1541112322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073908452" name="Picture"/>
+                                <pic:cNvPr id="1541112322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803670437" name="Picture">
+                        <wp:docPr id="565542063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803670437" name="Picture"/>
+                                <pic:cNvPr id="565542063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329326994" name="Picture">
+                        <wp:docPr id="449058732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329326994" name="Picture"/>
+                                <pic:cNvPr id="449058732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11646,57 +11646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799857180" name="Picture">
+                  <wp:docPr id="1872765242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799857180" name="Picture"/>
+                          <pic:cNvPr id="1872765242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11735,57 +11735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244463479" name="Picture">
+                  <wp:docPr id="147192582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244463479" name="Picture"/>
+                          <pic:cNvPr id="147192582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12379,57 +12379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567594516" name="Picture">
+                  <wp:docPr id="1117077246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567594516" name="Picture"/>
+                          <pic:cNvPr id="1117077246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13607,57 +13607,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917885067" name="Picture">
+                  <wp:docPr id="861781386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917885067" name="Picture"/>
+                          <pic:cNvPr id="861781386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13710,57 +13710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915488939" name="Picture">
+                  <wp:docPr id="1168402532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915488939" name="Picture"/>
+                          <pic:cNvPr id="1168402532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15626,57 +15626,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274560662" name="Picture">
+                  <wp:docPr id="2008318735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274560662" name="Picture"/>
+                          <pic:cNvPr id="2008318735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16798,57 +16798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174874875" name="Picture">
+                        <wp:docPr id="179393698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174874875" name="Picture"/>
+                                <pic:cNvPr id="179393698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18736,57 +18736,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133574276" name="Picture">
+                  <wp:docPr id="1434997363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133574276" name="Picture"/>
+                          <pic:cNvPr id="1434997363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18816,57 +18816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963768640" name="Picture">
+                  <wp:docPr id="701083762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963768640" name="Picture"/>
+                          <pic:cNvPr id="701083762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19361,57 +19361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317864070" name="Picture">
+                  <wp:docPr id="1926452974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317864070" name="Picture"/>
+                          <pic:cNvPr id="1926452974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21088,57 +21088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284262943" name="Picture">
+                  <wp:docPr id="1345844340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284262943" name="Picture"/>
+                          <pic:cNvPr id="1345844340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21177,57 +21177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556756597" name="Picture">
+                  <wp:docPr id="874087456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556756597" name="Picture"/>
+                          <pic:cNvPr id="874087456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21821,57 +21821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054527064" name="Picture">
+                  <wp:docPr id="1544933483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054527064" name="Picture"/>
+                          <pic:cNvPr id="1544933483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22819,57 +22819,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467473442" name="Picture">
+                  <wp:docPr id="787705280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467473442" name="Picture"/>
+                          <pic:cNvPr id="787705280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22922,57 +22922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74607022" name="Picture">
+                  <wp:docPr id="1151048269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74607022" name="Picture"/>
+                          <pic:cNvPr id="1151048269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24301,57 +24301,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525359742" name="Picture">
+                  <wp:docPr id="2066599957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525359742" name="Picture"/>
+                          <pic:cNvPr id="2066599957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25426,57 +25426,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641210980" name="Picture">
+                        <wp:docPr id="943472112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641210980" name="Picture"/>
+                                <pic:cNvPr id="943472112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26779,57 +26779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886144087" name="Picture">
+                  <wp:docPr id="769567993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886144087" name="Picture"/>
+                          <pic:cNvPr id="769567993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26868,57 +26868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982396579" name="Picture">
+                  <wp:docPr id="298181649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982396579" name="Picture"/>
+                          <pic:cNvPr id="298181649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27512,57 +27512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270874424" name="Picture">
+                  <wp:docPr id="1221560420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270874424" name="Picture"/>
+                          <pic:cNvPr id="1221560420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28510,57 +28510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184614735" name="Picture">
+                  <wp:docPr id="1016608433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184614735" name="Picture"/>
+                          <pic:cNvPr id="1016608433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28613,57 +28613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710460462" name="Picture">
+                  <wp:docPr id="862523301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710460462" name="Picture"/>
+                          <pic:cNvPr id="862523301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29994,57 +29994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602251815" name="Picture">
+                  <wp:docPr id="508933168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602251815" name="Picture"/>
+                          <pic:cNvPr id="508933168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31137,57 +31137,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1175217945" name="Picture">
+                        <wp:docPr id="1292281963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1175217945" name="Picture"/>
+                                <pic:cNvPr id="1292281963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32526,57 +32526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439474859" name="Picture">
+                  <wp:docPr id="2118218191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439474859" name="Picture"/>
+                          <pic:cNvPr id="2118218191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32615,57 +32615,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248197354" name="Picture">
+                  <wp:docPr id="569507994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248197354" name="Picture"/>
+                          <pic:cNvPr id="569507994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33259,57 +33259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835016232" name="Picture">
+                  <wp:docPr id="1992469805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835016232" name="Picture"/>
+                          <pic:cNvPr id="1992469805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34257,57 +34257,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277637727" name="Picture">
+                  <wp:docPr id="1609605324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277637727" name="Picture"/>
+                          <pic:cNvPr id="1609605324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34360,57 +34360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153422881" name="Picture">
+                  <wp:docPr id="717145472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153422881" name="Picture"/>
+                          <pic:cNvPr id="717145472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35737,57 +35737,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189398878" name="Picture">
+                  <wp:docPr id="1160788633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189398878" name="Picture"/>
+                          <pic:cNvPr id="1160788633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36880,57 +36880,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639184010" name="Picture">
+                        <wp:docPr id="206651324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639184010" name="Picture"/>
+                                <pic:cNvPr id="206651324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38101,57 +38101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651414040" name="Picture">
+                  <wp:docPr id="1223764061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651414040" name="Picture"/>
+                          <pic:cNvPr id="1223764061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38172,57 +38172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771615353" name="Picture">
+                  <wp:docPr id="583979420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771615353" name="Picture"/>
+                          <pic:cNvPr id="583979420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38586,57 +38586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203817957" name="Picture">
+                  <wp:docPr id="856125849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203817957" name="Picture"/>
+                          <pic:cNvPr id="856125849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>