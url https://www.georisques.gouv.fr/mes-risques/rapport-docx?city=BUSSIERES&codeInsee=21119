--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673321401" name="Picture">
+                  <wp:docPr id="673841286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673321401" name="Picture"/>
+                          <pic:cNvPr id="673841286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888636769" name="Picture">
+                  <wp:docPr id="1341553756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888636769" name="Picture"/>
+                          <pic:cNvPr id="1341553756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746370096" name="Picture">
+                        <wp:docPr id="1430706463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746370096" name="Picture"/>
+                                <pic:cNvPr id="1430706463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761999639" name="Picture">
+                  <wp:docPr id="1449351041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761999639" name="Picture"/>
+                          <pic:cNvPr id="1449351041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918949771" name="Picture">
+                  <wp:docPr id="975479667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918949771" name="Picture"/>
+                          <pic:cNvPr id="975479667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838579533" name="Picture">
+                  <wp:docPr id="1173617849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838579533" name="Picture"/>
+                          <pic:cNvPr id="1173617849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109107476" name="Picture">
+                  <wp:docPr id="1032307107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109107476" name="Picture"/>
+                          <pic:cNvPr id="1032307107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545709364" name="Picture">
+                  <wp:docPr id="344056797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545709364" name="Picture"/>
+                          <pic:cNvPr id="344056797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627710933" name="Picture">
+                        <wp:docPr id="400035193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627710933" name="Picture"/>
+                                <pic:cNvPr id="400035193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591318943" name="Picture">
+                        <wp:docPr id="10709042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591318943" name="Picture"/>
+                                <pic:cNvPr id="10709042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028621660" name="Picture">
+                        <wp:docPr id="479238127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028621660" name="Picture"/>
+                                <pic:cNvPr id="479238127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403358453" name="Picture">
+                        <wp:docPr id="605481344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403358453" name="Picture"/>
+                                <pic:cNvPr id="605481344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208862887" name="Picture">
+                        <wp:docPr id="882422004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208862887" name="Picture"/>
+                                <pic:cNvPr id="882422004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112943826" name="Picture">
+                        <wp:docPr id="1368930737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112943826" name="Picture"/>
+                                <pic:cNvPr id="1368930737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664226486" name="Picture">
+                        <wp:docPr id="1918798593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664226486" name="Picture"/>
+                                <pic:cNvPr id="1918798593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313935038" name="Picture">
+                        <wp:docPr id="2106705583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313935038" name="Picture"/>
+                                <pic:cNvPr id="2106705583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817905226" name="Picture">
+                        <wp:docPr id="1317616590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817905226" name="Picture"/>
+                                <pic:cNvPr id="1317616590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930688810" name="Picture">
+                        <wp:docPr id="1106383168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930688810" name="Picture"/>
+                                <pic:cNvPr id="1106383168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132572228" name="Picture">
+                        <wp:docPr id="365001255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132572228" name="Picture"/>
+                                <pic:cNvPr id="365001255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1202398675" name="Picture">
+                        <wp:docPr id="504685401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1202398675" name="Picture"/>
+                                <pic:cNvPr id="504685401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209511208" name="Picture">
+                        <wp:docPr id="143436873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209511208" name="Picture"/>
+                                <pic:cNvPr id="143436873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477757823" name="Picture">
+                        <wp:docPr id="628111962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477757823" name="Picture"/>
+                                <pic:cNvPr id="628111962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65644080" name="Picture">
+                        <wp:docPr id="1609608433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65644080" name="Picture"/>
+                                <pic:cNvPr id="1609608433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057383341" name="Picture">
+                  <wp:docPr id="163930140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057383341" name="Picture"/>
+                          <pic:cNvPr id="163930140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704426368" name="Picture">
+                  <wp:docPr id="564515952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704426368" name="Picture"/>
+                          <pic:cNvPr id="564515952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406861384" name="Picture">
+                  <wp:docPr id="1793610315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406861384" name="Picture"/>
+                          <pic:cNvPr id="1793610315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684907472" name="Picture">
+                  <wp:docPr id="376789917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684907472" name="Picture"/>
+                          <pic:cNvPr id="376789917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567038735" name="Picture">
+                  <wp:docPr id="722145312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567038735" name="Picture"/>
+                          <pic:cNvPr id="722145312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072046987" name="Picture">
+                  <wp:docPr id="1746588042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072046987" name="Picture"/>
+                          <pic:cNvPr id="1746588042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744169764" name="Picture">
+                        <wp:docPr id="2121735793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744169764" name="Picture"/>
+                                <pic:cNvPr id="2121735793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303044057" name="Picture">
+                  <wp:docPr id="2774967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303044057" name="Picture"/>
+                          <pic:cNvPr id="2774967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433796589" name="Picture">
+                  <wp:docPr id="1532222101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433796589" name="Picture"/>
+                          <pic:cNvPr id="1532222101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496079532" name="Picture">
+                  <wp:docPr id="496091928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496079532" name="Picture"/>
+                          <pic:cNvPr id="496091928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224961731" name="Picture">
+                  <wp:docPr id="1174359199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224961731" name="Picture"/>
+                          <pic:cNvPr id="1174359199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804589667" name="Picture">
+                  <wp:docPr id="1514212437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804589667" name="Picture"/>
+                          <pic:cNvPr id="1514212437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093485648" name="Picture">
+                  <wp:docPr id="1918942601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093485648" name="Picture"/>
+                          <pic:cNvPr id="1918942601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815739396" name="Picture">
+                        <wp:docPr id="1607287579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815739396" name="Picture"/>
+                                <pic:cNvPr id="1607287579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336139678" name="Picture">
+                  <wp:docPr id="317960069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336139678" name="Picture"/>
+                          <pic:cNvPr id="317960069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115723132" name="Picture">
+                  <wp:docPr id="664003419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115723132" name="Picture"/>
+                          <pic:cNvPr id="664003419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111362609" name="Picture">
+                  <wp:docPr id="1051729126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111362609" name="Picture"/>
+                          <pic:cNvPr id="1051729126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225557996" name="Picture">
+                  <wp:docPr id="702896800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225557996" name="Picture"/>
+                          <pic:cNvPr id="702896800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679557881" name="Picture">
+                  <wp:docPr id="1206261755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679557881" name="Picture"/>
+                          <pic:cNvPr id="1206261755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846591811" name="Picture">
+                  <wp:docPr id="480272721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846591811" name="Picture"/>
+                          <pic:cNvPr id="480272721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934374499" name="Picture">
+                        <wp:docPr id="944234904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934374499" name="Picture"/>
+                                <pic:cNvPr id="944234904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686105793" name="Picture">
+                  <wp:docPr id="1126045289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686105793" name="Picture"/>
+                          <pic:cNvPr id="1126045289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231125041" name="Picture">
+                  <wp:docPr id="230247002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231125041" name="Picture"/>
+                          <pic:cNvPr id="230247002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684432897" name="Picture">
+                  <wp:docPr id="1900648538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684432897" name="Picture"/>
+                          <pic:cNvPr id="1900648538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702423728" name="Picture">
+                  <wp:docPr id="1715200908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702423728" name="Picture"/>
+                          <pic:cNvPr id="1715200908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760213795" name="Picture">
+                  <wp:docPr id="1880345745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760213795" name="Picture"/>
+                          <pic:cNvPr id="1880345745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696480046" name="Picture">
+                  <wp:docPr id="395199143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696480046" name="Picture"/>
+                          <pic:cNvPr id="395199143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076171511" name="Picture">
+                        <wp:docPr id="1500923891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076171511" name="Picture"/>
+                                <pic:cNvPr id="1500923891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914503644" name="Picture">
+                  <wp:docPr id="1007205632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914503644" name="Picture"/>
+                          <pic:cNvPr id="1007205632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164569621" name="Picture">
+                  <wp:docPr id="2126629497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164569621" name="Picture"/>
+                          <pic:cNvPr id="2126629497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736176157" name="Picture">
+                  <wp:docPr id="1131237137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736176157" name="Picture"/>
+                          <pic:cNvPr id="1131237137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564487280" name="Picture">
+                  <wp:docPr id="1587265621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564487280" name="Picture"/>
+                          <pic:cNvPr id="1587265621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797963024" name="Picture">
+                  <wp:docPr id="1948464856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797963024" name="Picture"/>
+                          <pic:cNvPr id="1948464856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031342483" name="Picture">
+                  <wp:docPr id="838359937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031342483" name="Picture"/>
+                          <pic:cNvPr id="838359937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51734092" name="Picture">
+                        <wp:docPr id="813096009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51734092" name="Picture"/>
+                                <pic:cNvPr id="813096009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503877528" name="Picture">
+                  <wp:docPr id="2069150922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503877528" name="Picture"/>
+                          <pic:cNvPr id="2069150922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872898098" name="Picture">
+                  <wp:docPr id="1630679275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872898098" name="Picture"/>
+                          <pic:cNvPr id="1630679275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326789360" name="Picture">
+                  <wp:docPr id="1508317545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326789360" name="Picture"/>
+                          <pic:cNvPr id="1508317545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64909408" name="Picture">
+                  <wp:docPr id="1747105580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64909408" name="Picture"/>
+                          <pic:cNvPr id="1747105580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45288,57 +45288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101558161" name="Picture">
+                  <wp:docPr id="417822635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101558161" name="Picture"/>
+                          <pic:cNvPr id="417822635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45702,57 +45702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027535137" name="Picture">
+                  <wp:docPr id="2041190799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027535137" name="Picture"/>
+                          <pic:cNvPr id="2041190799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>