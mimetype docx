--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670166286" name="Picture">
+                  <wp:docPr id="1145074520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670166286" name="Picture"/>
+                          <pic:cNvPr id="1145074520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594270012" name="Picture">
+                  <wp:docPr id="1494799333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594270012" name="Picture"/>
+                          <pic:cNvPr id="1494799333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778077797" name="Picture">
+                        <wp:docPr id="1085837618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778077797" name="Picture"/>
+                                <pic:cNvPr id="1085837618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271053728" name="Picture">
+                  <wp:docPr id="214250880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271053728" name="Picture"/>
+                          <pic:cNvPr id="214250880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834066422" name="Picture">
+                  <wp:docPr id="748287071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834066422" name="Picture"/>
+                          <pic:cNvPr id="748287071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216206024" name="Picture">
+                  <wp:docPr id="1511837861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216206024" name="Picture"/>
+                          <pic:cNvPr id="1511837861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056092501" name="Picture">
+                  <wp:docPr id="198010184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056092501" name="Picture"/>
+                          <pic:cNvPr id="198010184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359674884" name="Picture">
+                  <wp:docPr id="1694757054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359674884" name="Picture"/>
+                          <pic:cNvPr id="1694757054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107097142" name="Picture">
+                        <wp:docPr id="527096327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107097142" name="Picture"/>
+                                <pic:cNvPr id="527096327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248762265" name="Picture">
+                        <wp:docPr id="571465904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248762265" name="Picture"/>
+                                <pic:cNvPr id="571465904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978511563" name="Picture">
+                        <wp:docPr id="1281430878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978511563" name="Picture"/>
+                                <pic:cNvPr id="1281430878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907341446" name="Picture">
+                        <wp:docPr id="776805452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907341446" name="Picture"/>
+                                <pic:cNvPr id="776805452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900805762" name="Picture">
+                        <wp:docPr id="1952404022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900805762" name="Picture"/>
+                                <pic:cNvPr id="1952404022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410139801" name="Picture">
+                        <wp:docPr id="931025100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410139801" name="Picture"/>
+                                <pic:cNvPr id="931025100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138254269" name="Picture">
+                        <wp:docPr id="1200975187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138254269" name="Picture"/>
+                                <pic:cNvPr id="1200975187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224700491" name="Picture">
+                        <wp:docPr id="1633024150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224700491" name="Picture"/>
+                                <pic:cNvPr id="1633024150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263227511" name="Picture">
+                        <wp:docPr id="1584211377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263227511" name="Picture"/>
+                                <pic:cNvPr id="1584211377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235426072" name="Picture">
+                        <wp:docPr id="2146293445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235426072" name="Picture"/>
+                                <pic:cNvPr id="2146293445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83333086" name="Picture">
+                        <wp:docPr id="312337277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83333086" name="Picture"/>
+                                <pic:cNvPr id="312337277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263081071" name="Picture">
+                        <wp:docPr id="1192334518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263081071" name="Picture"/>
+                                <pic:cNvPr id="1192334518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512584476" name="Picture">
+                        <wp:docPr id="918466990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512584476" name="Picture"/>
+                                <pic:cNvPr id="918466990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079462866" name="Picture">
+                        <wp:docPr id="874753458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079462866" name="Picture"/>
+                                <pic:cNvPr id="874753458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338485535" name="Picture">
+                        <wp:docPr id="1444349926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338485535" name="Picture"/>
+                                <pic:cNvPr id="1444349926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691743490" name="Picture">
+                  <wp:docPr id="429648674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691743490" name="Picture"/>
+                          <pic:cNvPr id="429648674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418067810" name="Picture">
+                  <wp:docPr id="2038241882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418067810" name="Picture"/>
+                          <pic:cNvPr id="2038241882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755176636" name="Picture">
+                  <wp:docPr id="31733708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755176636" name="Picture"/>
+                          <pic:cNvPr id="31733708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205164849" name="Picture">
+                  <wp:docPr id="1286067048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205164849" name="Picture"/>
+                          <pic:cNvPr id="1286067048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836625317" name="Picture">
+                  <wp:docPr id="368780785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836625317" name="Picture"/>
+                          <pic:cNvPr id="368780785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375132896" name="Picture">
+                  <wp:docPr id="2010490474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375132896" name="Picture"/>
+                          <pic:cNvPr id="2010490474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874445663" name="Picture">
+                        <wp:docPr id="243397641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874445663" name="Picture"/>
+                                <pic:cNvPr id="243397641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043132290" name="Picture">
+                  <wp:docPr id="876763540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043132290" name="Picture"/>
+                          <pic:cNvPr id="876763540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828642126" name="Picture">
+                  <wp:docPr id="1331198647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828642126" name="Picture"/>
+                          <pic:cNvPr id="1331198647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274119424" name="Picture">
+                  <wp:docPr id="1324941033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274119424" name="Picture"/>
+                          <pic:cNvPr id="1324941033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119542272" name="Picture">
+                  <wp:docPr id="844358511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119542272" name="Picture"/>
+                          <pic:cNvPr id="844358511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023681921" name="Picture">
+                  <wp:docPr id="975251343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023681921" name="Picture"/>
+                          <pic:cNvPr id="975251343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728103783" name="Picture">
+                  <wp:docPr id="74791580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728103783" name="Picture"/>
+                          <pic:cNvPr id="74791580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994238206" name="Picture">
+                        <wp:docPr id="1763612233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994238206" name="Picture"/>
+                                <pic:cNvPr id="1763612233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081267544" name="Picture">
+                  <wp:docPr id="1789165458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081267544" name="Picture"/>
+                          <pic:cNvPr id="1789165458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043916043" name="Picture">
+                  <wp:docPr id="798825217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043916043" name="Picture"/>
+                          <pic:cNvPr id="798825217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357321060" name="Picture">
+                  <wp:docPr id="2093090584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357321060" name="Picture"/>
+                          <pic:cNvPr id="2093090584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276956035" name="Picture">
+                  <wp:docPr id="511144350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276956035" name="Picture"/>
+                          <pic:cNvPr id="511144350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406385879" name="Picture">
+                  <wp:docPr id="60756184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406385879" name="Picture"/>
+                          <pic:cNvPr id="60756184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809256330" name="Picture">
+                  <wp:docPr id="1488737170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809256330" name="Picture"/>
+                          <pic:cNvPr id="1488737170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232327958" name="Picture">
+                  <wp:docPr id="1893858457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232327958" name="Picture"/>
+                          <pic:cNvPr id="1893858457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436938989" name="Picture">
+                  <wp:docPr id="1257968084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436938989" name="Picture"/>
+                          <pic:cNvPr id="1257968084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404530767" name="Picture">
+                  <wp:docPr id="494805999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404530767" name="Picture"/>
+                          <pic:cNvPr id="494805999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245327324" name="Picture">
+                  <wp:docPr id="697546266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245327324" name="Picture"/>
+                          <pic:cNvPr id="697546266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954071174" name="Picture">
+                  <wp:docPr id="118283496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954071174" name="Picture"/>
+                          <pic:cNvPr id="118283496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617544647" name="Picture">
+                  <wp:docPr id="1934138977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617544647" name="Picture"/>
+                          <pic:cNvPr id="1934138977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893966761" name="Picture">
+                        <wp:docPr id="2025839309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893966761" name="Picture"/>
+                                <pic:cNvPr id="2025839309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589328049" name="Picture">
+                  <wp:docPr id="1328805933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589328049" name="Picture"/>
+                          <pic:cNvPr id="1328805933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908874462" name="Picture">
+                  <wp:docPr id="1255083952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908874462" name="Picture"/>
+                          <pic:cNvPr id="1255083952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574195373" name="Picture">
+                  <wp:docPr id="1594154125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574195373" name="Picture"/>
+                          <pic:cNvPr id="1594154125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314883437" name="Picture">
+                  <wp:docPr id="1138361616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314883437" name="Picture"/>
+                          <pic:cNvPr id="1138361616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558683249" name="Picture">
+                  <wp:docPr id="843924401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558683249" name="Picture"/>
+                          <pic:cNvPr id="843924401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413188584" name="Picture">
+                  <wp:docPr id="2011972972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413188584" name="Picture"/>
+                          <pic:cNvPr id="2011972972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708354285" name="Picture">
+                        <wp:docPr id="22027900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708354285" name="Picture"/>
+                                <pic:cNvPr id="22027900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553975310" name="Picture">
+                  <wp:docPr id="1956487381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553975310" name="Picture"/>
+                          <pic:cNvPr id="1956487381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081344128" name="Picture">
+                  <wp:docPr id="1511373859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081344128" name="Picture"/>
+                          <pic:cNvPr id="1511373859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192117761" name="Picture">
+                  <wp:docPr id="1743735910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192117761" name="Picture"/>
+                          <pic:cNvPr id="1743735910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136474348" name="Picture">
+                  <wp:docPr id="1331992081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136474348" name="Picture"/>
+                          <pic:cNvPr id="1331992081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231925457" name="Picture">
+                  <wp:docPr id="946327418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231925457" name="Picture"/>
+                          <pic:cNvPr id="946327418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500405385" name="Picture">
+                  <wp:docPr id="628500588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500405385" name="Picture"/>
+                          <pic:cNvPr id="628500588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>