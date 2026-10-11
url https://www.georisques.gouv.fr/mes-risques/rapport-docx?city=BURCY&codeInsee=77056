--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205640671" name="Picture">
+                  <wp:docPr id="442225670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205640671" name="Picture"/>
+                          <pic:cNvPr id="442225670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761814886" name="Picture">
+                  <wp:docPr id="762059394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761814886" name="Picture"/>
+                          <pic:cNvPr id="762059394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696097475" name="Picture">
+                        <wp:docPr id="1850279596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696097475" name="Picture"/>
+                                <pic:cNvPr id="1850279596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656110529" name="Picture">
+                  <wp:docPr id="531152297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656110529" name="Picture"/>
+                          <pic:cNvPr id="531152297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747128038" name="Picture">
+                  <wp:docPr id="2128984885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747128038" name="Picture"/>
+                          <pic:cNvPr id="2128984885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264051376" name="Picture">
+                  <wp:docPr id="847875050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264051376" name="Picture"/>
+                          <pic:cNvPr id="847875050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957615025" name="Picture">
+                  <wp:docPr id="450077413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957615025" name="Picture"/>
+                          <pic:cNvPr id="450077413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857724867" name="Picture">
+                  <wp:docPr id="1320670449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857724867" name="Picture"/>
+                          <pic:cNvPr id="1320670449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718633721" name="Picture">
+                        <wp:docPr id="1805461083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718633721" name="Picture"/>
+                                <pic:cNvPr id="1805461083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923103941" name="Picture">
+                        <wp:docPr id="169180110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923103941" name="Picture"/>
+                                <pic:cNvPr id="169180110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948013905" name="Picture">
+                        <wp:docPr id="1329086944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948013905" name="Picture"/>
+                                <pic:cNvPr id="1329086944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701707324" name="Picture">
+                        <wp:docPr id="152119194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701707324" name="Picture"/>
+                                <pic:cNvPr id="152119194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128626077" name="Picture">
+                        <wp:docPr id="225875147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128626077" name="Picture"/>
+                                <pic:cNvPr id="225875147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264309083" name="Picture">
+                        <wp:docPr id="56436989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264309083" name="Picture"/>
+                                <pic:cNvPr id="56436989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773674429" name="Picture">
+                        <wp:docPr id="1235429431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773674429" name="Picture"/>
+                                <pic:cNvPr id="1235429431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71047346" name="Picture">
+                        <wp:docPr id="1426847037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71047346" name="Picture"/>
+                                <pic:cNvPr id="1426847037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573045686" name="Picture">
+                        <wp:docPr id="1127633770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573045686" name="Picture"/>
+                                <pic:cNvPr id="1127633770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270924694" name="Picture">
+                        <wp:docPr id="1101813260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270924694" name="Picture"/>
+                                <pic:cNvPr id="1101813260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607191739" name="Picture">
+                        <wp:docPr id="822765609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607191739" name="Picture"/>
+                                <pic:cNvPr id="822765609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199918256" name="Picture">
+                        <wp:docPr id="560608113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199918256" name="Picture"/>
+                                <pic:cNvPr id="560608113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594260319" name="Picture">
+                        <wp:docPr id="1545223446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594260319" name="Picture"/>
+                                <pic:cNvPr id="1545223446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970949930" name="Picture">
+                        <wp:docPr id="1923950422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970949930" name="Picture"/>
+                                <pic:cNvPr id="1923950422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896619225" name="Picture">
+                        <wp:docPr id="1680925083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896619225" name="Picture"/>
+                                <pic:cNvPr id="1680925083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217395494" name="Picture">
+                  <wp:docPr id="53602958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217395494" name="Picture"/>
+                          <pic:cNvPr id="53602958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912423832" name="Picture">
+                  <wp:docPr id="1596903080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912423832" name="Picture"/>
+                          <pic:cNvPr id="1596903080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580455940" name="Picture">
+                  <wp:docPr id="688156871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580455940" name="Picture"/>
+                          <pic:cNvPr id="688156871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278237074" name="Picture">
+                  <wp:docPr id="1448466293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278237074" name="Picture"/>
+                          <pic:cNvPr id="1448466293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547288228" name="Picture">
+                  <wp:docPr id="2139833399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547288228" name="Picture"/>
+                          <pic:cNvPr id="2139833399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532946726" name="Picture">
+                  <wp:docPr id="1092356610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532946726" name="Picture"/>
+                          <pic:cNvPr id="1092356610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771502471" name="Picture">
+                        <wp:docPr id="1614357030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771502471" name="Picture"/>
+                                <pic:cNvPr id="1614357030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104404630" name="Picture">
+                        <wp:docPr id="2017779257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104404630" name="Picture"/>
+                                <pic:cNvPr id="2017779257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918074747" name="Picture">
+                  <wp:docPr id="122336942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918074747" name="Picture"/>
+                          <pic:cNvPr id="122336942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109224604" name="Picture">
+                  <wp:docPr id="1388840723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109224604" name="Picture"/>
+                          <pic:cNvPr id="1388840723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971984807" name="Picture">
+                  <wp:docPr id="203669093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971984807" name="Picture"/>
+                          <pic:cNvPr id="203669093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048160215" name="Picture">
+                  <wp:docPr id="1996680863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048160215" name="Picture"/>
+                          <pic:cNvPr id="1996680863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519538516" name="Picture">
+                  <wp:docPr id="826963885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519538516" name="Picture"/>
+                          <pic:cNvPr id="826963885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905697988" name="Picture">
+                  <wp:docPr id="704611939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905697988" name="Picture"/>
+                          <pic:cNvPr id="704611939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095401042" name="Picture">
+                        <wp:docPr id="425249401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095401042" name="Picture"/>
+                                <pic:cNvPr id="425249401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554381823" name="Picture">
+                  <wp:docPr id="596783210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554381823" name="Picture"/>
+                          <pic:cNvPr id="596783210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814248779" name="Picture">
+                  <wp:docPr id="978839398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814248779" name="Picture"/>
+                          <pic:cNvPr id="978839398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059540780" name="Picture">
+                  <wp:docPr id="1347089006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059540780" name="Picture"/>
+                          <pic:cNvPr id="1347089006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978002113" name="Picture">
+                  <wp:docPr id="1815424247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978002113" name="Picture"/>
+                          <pic:cNvPr id="1815424247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098930121" name="Picture">
+                  <wp:docPr id="702438330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098930121" name="Picture"/>
+                          <pic:cNvPr id="702438330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950673402" name="Picture">
+                  <wp:docPr id="563106234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950673402" name="Picture"/>
+                          <pic:cNvPr id="563106234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355956789" name="Picture">
+                        <wp:docPr id="1229906100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355956789" name="Picture"/>
+                                <pic:cNvPr id="1229906100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32712,57 +32712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989088340" name="Picture">
+                  <wp:docPr id="1458165844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989088340" name="Picture"/>
+                          <pic:cNvPr id="1458165844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32783,57 +32783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738256864" name="Picture">
+                  <wp:docPr id="986158087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738256864" name="Picture"/>
+                          <pic:cNvPr id="986158087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33251,57 +33251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47764613" name="Picture">
+                  <wp:docPr id="70420651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47764613" name="Picture"/>
+                          <pic:cNvPr id="70420651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34410,57 +34410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809718297" name="Picture">
+                  <wp:docPr id="1974816338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809718297" name="Picture"/>
+                          <pic:cNvPr id="1974816338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34499,57 +34499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467115030" name="Picture">
+                  <wp:docPr id="1934920527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467115030" name="Picture"/>
+                          <pic:cNvPr id="1934920527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35143,57 +35143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609506581" name="Picture">
+                  <wp:docPr id="1672688222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609506581" name="Picture"/>
+                          <pic:cNvPr id="1672688222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36141,57 +36141,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363265557" name="Picture">
+                  <wp:docPr id="69348842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363265557" name="Picture"/>
+                          <pic:cNvPr id="69348842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36244,57 +36244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998166005" name="Picture">
+                  <wp:docPr id="1985311832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998166005" name="Picture"/>
+                          <pic:cNvPr id="1985311832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950864801" name="Picture">
+                  <wp:docPr id="1573682225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950864801" name="Picture"/>
+                          <pic:cNvPr id="1573682225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38764,57 +38764,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305564925" name="Picture">
+                        <wp:docPr id="1404093093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305564925" name="Picture"/>
+                                <pic:cNvPr id="1404093093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40125,57 +40125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502381797" name="Picture">
+                  <wp:docPr id="1831010582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502381797" name="Picture"/>
+                          <pic:cNvPr id="1831010582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40214,57 +40214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451793232" name="Picture">
+                  <wp:docPr id="1557614034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451793232" name="Picture"/>
+                          <pic:cNvPr id="1557614034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40858,57 +40858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357385407" name="Picture">
+                  <wp:docPr id="1101061940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357385407" name="Picture"/>
+                          <pic:cNvPr id="1101061940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41856,57 +41856,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135313335" name="Picture">
+                  <wp:docPr id="1355625547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135313335" name="Picture"/>
+                          <pic:cNvPr id="1355625547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41959,57 +41959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743276414" name="Picture">
+                  <wp:docPr id="2001512380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743276414" name="Picture"/>
+                          <pic:cNvPr id="2001512380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43336,57 +43336,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599189568" name="Picture">
+                  <wp:docPr id="1055839359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599189568" name="Picture"/>
+                          <pic:cNvPr id="1055839359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44479,57 +44479,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796460640" name="Picture">
+                        <wp:docPr id="1741718145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796460640" name="Picture"/>
+                                <pic:cNvPr id="1741718145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45700,57 +45700,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138292650" name="Picture">
+                  <wp:docPr id="794165032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138292650" name="Picture"/>
+                          <pic:cNvPr id="794165032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45771,57 +45771,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633363054" name="Picture">
+                  <wp:docPr id="1823596710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633363054" name="Picture"/>
+                          <pic:cNvPr id="1823596710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46185,57 +46185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579198669" name="Picture">
+                  <wp:docPr id="591211939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579198669" name="Picture"/>
+                          <pic:cNvPr id="591211939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>