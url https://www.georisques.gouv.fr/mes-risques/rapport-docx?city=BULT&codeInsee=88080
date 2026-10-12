--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511790183" name="Picture">
+                  <wp:docPr id="266496379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511790183" name="Picture"/>
+                          <pic:cNvPr id="266496379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045872672" name="Picture">
+                  <wp:docPr id="1387379007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045872672" name="Picture"/>
+                          <pic:cNvPr id="1387379007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334518145" name="Picture">
+                        <wp:docPr id="6636456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334518145" name="Picture"/>
+                                <pic:cNvPr id="6636456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508309454" name="Picture">
+                  <wp:docPr id="2024727467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508309454" name="Picture"/>
+                          <pic:cNvPr id="2024727467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237564027" name="Picture">
+                  <wp:docPr id="926114641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237564027" name="Picture"/>
+                          <pic:cNvPr id="926114641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777144133" name="Picture">
+                  <wp:docPr id="192519440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777144133" name="Picture"/>
+                          <pic:cNvPr id="192519440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940032118" name="Picture">
+                  <wp:docPr id="1241003880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940032118" name="Picture"/>
+                          <pic:cNvPr id="1241003880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579347552" name="Picture">
+                  <wp:docPr id="1358002787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579347552" name="Picture"/>
+                          <pic:cNvPr id="1358002787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839884857" name="Picture">
+                        <wp:docPr id="689975262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839884857" name="Picture"/>
+                                <pic:cNvPr id="689975262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241928160" name="Picture">
+                        <wp:docPr id="1812136626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241928160" name="Picture"/>
+                                <pic:cNvPr id="1812136626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890280172" name="Picture">
+                        <wp:docPr id="1685780307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890280172" name="Picture"/>
+                                <pic:cNvPr id="1685780307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266837145" name="Picture">
+                        <wp:docPr id="325971207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266837145" name="Picture"/>
+                                <pic:cNvPr id="325971207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362788491" name="Picture">
+                        <wp:docPr id="746559414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362788491" name="Picture"/>
+                                <pic:cNvPr id="746559414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266078621" name="Picture">
+                        <wp:docPr id="539059118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266078621" name="Picture"/>
+                                <pic:cNvPr id="539059118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622834045" name="Picture">
+                        <wp:docPr id="1433252629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622834045" name="Picture"/>
+                                <pic:cNvPr id="1433252629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312344708" name="Picture">
+                        <wp:docPr id="14215750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312344708" name="Picture"/>
+                                <pic:cNvPr id="14215750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390500368" name="Picture">
+                        <wp:docPr id="670660006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390500368" name="Picture"/>
+                                <pic:cNvPr id="670660006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721834950" name="Picture">
+                        <wp:docPr id="1239446995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721834950" name="Picture"/>
+                                <pic:cNvPr id="1239446995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539521657" name="Picture">
+                        <wp:docPr id="208147205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539521657" name="Picture"/>
+                                <pic:cNvPr id="208147205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228504741" name="Picture">
+                        <wp:docPr id="1588912660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228504741" name="Picture"/>
+                                <pic:cNvPr id="1588912660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917319309" name="Picture">
+                        <wp:docPr id="1160190733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917319309" name="Picture"/>
+                                <pic:cNvPr id="1160190733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="367027151" name="Picture">
+                        <wp:docPr id="144402482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="367027151" name="Picture"/>
+                                <pic:cNvPr id="144402482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827790185" name="Picture">
+                        <wp:docPr id="1152459611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827790185" name="Picture"/>
+                                <pic:cNvPr id="1152459611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773310509" name="Picture">
+                  <wp:docPr id="434075955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773310509" name="Picture"/>
+                          <pic:cNvPr id="434075955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113194765" name="Picture">
+                  <wp:docPr id="241399510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113194765" name="Picture"/>
+                          <pic:cNvPr id="241399510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574152748" name="Picture">
+                  <wp:docPr id="597974002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574152748" name="Picture"/>
+                          <pic:cNvPr id="597974002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158264533" name="Picture">
+                  <wp:docPr id="2031606999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158264533" name="Picture"/>
+                          <pic:cNvPr id="2031606999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498918262" name="Picture">
+                  <wp:docPr id="471355694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498918262" name="Picture"/>
+                          <pic:cNvPr id="471355694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134480617" name="Picture">
+                  <wp:docPr id="1068590675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134480617" name="Picture"/>
+                          <pic:cNvPr id="1068590675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876083212" name="Picture">
+                        <wp:docPr id="603013631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876083212" name="Picture"/>
+                                <pic:cNvPr id="603013631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98077749" name="Picture">
+                  <wp:docPr id="1390371969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98077749" name="Picture"/>
+                          <pic:cNvPr id="1390371969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128864250" name="Picture">
+                  <wp:docPr id="1246421428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128864250" name="Picture"/>
+                          <pic:cNvPr id="1246421428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373432041" name="Picture">
+                  <wp:docPr id="1526437243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373432041" name="Picture"/>
+                          <pic:cNvPr id="1526437243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798100837" name="Picture">
+                  <wp:docPr id="1436626257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798100837" name="Picture"/>
+                          <pic:cNvPr id="1436626257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_18.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878149526" name="Picture">
+                  <wp:docPr id="1495226387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878149526" name="Picture"/>
+                          <pic:cNvPr id="1495226387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596920800" name="Picture">
+                  <wp:docPr id="100724409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596920800" name="Picture"/>
+                          <pic:cNvPr id="100724409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079135605" name="Picture">
+                        <wp:docPr id="1267951918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079135605" name="Picture"/>
+                                <pic:cNvPr id="1267951918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885364894" name="Picture">
+                        <wp:docPr id="1541945060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885364894" name="Picture"/>
+                                <pic:cNvPr id="1541945060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25995,57 +25995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624194063" name="Picture">
+                  <wp:docPr id="1258393167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624194063" name="Picture"/>
+                          <pic:cNvPr id="1258393167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26075,57 +26075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154849229" name="Picture">
+                  <wp:docPr id="1468698127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154849229" name="Picture"/>
+                          <pic:cNvPr id="1468698127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26620,57 +26620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909883305" name="Picture">
+                  <wp:docPr id="1014013439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909883305" name="Picture"/>
+                          <pic:cNvPr id="1014013439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28377,57 +28377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247305315" name="Picture">
+                  <wp:docPr id="266524199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247305315" name="Picture"/>
+                          <pic:cNvPr id="266524199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28466,57 +28466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264652104" name="Picture">
+                  <wp:docPr id="935673153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264652104" name="Picture"/>
+                          <pic:cNvPr id="935673153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29155,57 +29155,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525675214" name="Picture">
+                  <wp:docPr id="107472871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525675214" name="Picture"/>
+                          <pic:cNvPr id="107472871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30243,57 +30243,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229297911" name="Picture">
+                  <wp:docPr id="515921453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229297911" name="Picture"/>
+                          <pic:cNvPr id="515921453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30346,57 +30346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627929878" name="Picture">
+                  <wp:docPr id="334235164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627929878" name="Picture"/>
+                          <pic:cNvPr id="334235164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31819,57 +31819,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057923186" name="Picture">
+                  <wp:docPr id="2090638313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057923186" name="Picture"/>
+                          <pic:cNvPr id="2090638313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34535,57 +34535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507027785" name="Picture">
+                  <wp:docPr id="2098182307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507027785" name="Picture"/>
+                          <pic:cNvPr id="2098182307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34624,57 +34624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426034636" name="Picture">
+                  <wp:docPr id="1708402488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426034636" name="Picture"/>
+                          <pic:cNvPr id="1708402488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35268,57 +35268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023967681" name="Picture">
+                  <wp:docPr id="1996608172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023967681" name="Picture"/>
+                          <pic:cNvPr id="1996608172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36266,57 +36266,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866974439" name="Picture">
+                  <wp:docPr id="1024726878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866974439" name="Picture"/>
+                          <pic:cNvPr id="1024726878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36369,57 +36369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906416253" name="Picture">
+                  <wp:docPr id="1656654262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906416253" name="Picture"/>
+                          <pic:cNvPr id="1656654262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37746,57 +37746,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907153204" name="Picture">
+                  <wp:docPr id="1072701729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907153204" name="Picture"/>
+                          <pic:cNvPr id="1072701729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="367813542" name="Picture">
+                        <wp:docPr id="1531117063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="367813542" name="Picture"/>
+                                <pic:cNvPr id="1531117063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40250,57 +40250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35548502" name="Picture">
+                  <wp:docPr id="1694840167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35548502" name="Picture"/>
+                          <pic:cNvPr id="1694840167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40339,57 +40339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269959596" name="Picture">
+                  <wp:docPr id="1676944123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269959596" name="Picture"/>
+                          <pic:cNvPr id="1676944123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40983,57 +40983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872479842" name="Picture">
+                  <wp:docPr id="61746713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872479842" name="Picture"/>
+                          <pic:cNvPr id="61746713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41981,57 +41981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390242338" name="Picture">
+                  <wp:docPr id="2121787503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390242338" name="Picture"/>
+                          <pic:cNvPr id="2121787503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42084,57 +42084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161022779" name="Picture">
+                  <wp:docPr id="2045322689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161022779" name="Picture"/>
+                          <pic:cNvPr id="2045322689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43461,57 +43461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293479455" name="Picture">
+                  <wp:docPr id="1502824468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293479455" name="Picture"/>
+                          <pic:cNvPr id="1502824468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44604,57 +44604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191512135" name="Picture">
+                        <wp:docPr id="1198359216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191512135" name="Picture"/>
+                                <pic:cNvPr id="1198359216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45875,57 +45875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416326197" name="Picture">
+                  <wp:docPr id="242826832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416326197" name="Picture"/>
+                          <pic:cNvPr id="242826832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45955,57 +45955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595079834" name="Picture">
+                  <wp:docPr id="218366838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595079834" name="Picture"/>
+                          <pic:cNvPr id="218366838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46434,57 +46434,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438035690" name="Picture">
+                  <wp:docPr id="1041280673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438035690" name="Picture"/>
+                          <pic:cNvPr id="1041280673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48029,57 +48029,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807807224" name="Picture">
+                  <wp:docPr id="1775136594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807807224" name="Picture"/>
+                          <pic:cNvPr id="1775136594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48100,57 +48100,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014901322" name="Picture">
+                  <wp:docPr id="1149030062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014901322" name="Picture"/>
+                          <pic:cNvPr id="1149030062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48514,57 +48514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038181143" name="Picture">
+                  <wp:docPr id="2132940070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038181143" name="Picture"/>
+                          <pic:cNvPr id="2132940070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>