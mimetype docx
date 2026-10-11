--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308759278" name="Picture">
+                  <wp:docPr id="270602816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308759278" name="Picture"/>
+                          <pic:cNvPr id="270602816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649372460" name="Picture">
+                  <wp:docPr id="1439627450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649372460" name="Picture"/>
+                          <pic:cNvPr id="1439627450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418414584" name="Picture">
+                        <wp:docPr id="1483453760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418414584" name="Picture"/>
+                                <pic:cNvPr id="1483453760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363833117" name="Picture">
+                  <wp:docPr id="2136959362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363833117" name="Picture"/>
+                          <pic:cNvPr id="2136959362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800080328" name="Picture">
+                  <wp:docPr id="71284898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800080328" name="Picture"/>
+                          <pic:cNvPr id="71284898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264458900" name="Picture">
+                  <wp:docPr id="912901219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264458900" name="Picture"/>
+                          <pic:cNvPr id="912901219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341114256" name="Picture">
+                  <wp:docPr id="503510865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341114256" name="Picture"/>
+                          <pic:cNvPr id="503510865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916988555" name="Picture">
+                  <wp:docPr id="1672462140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916988555" name="Picture"/>
+                          <pic:cNvPr id="1672462140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54050297" name="Picture">
+                        <wp:docPr id="269560027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54050297" name="Picture"/>
+                                <pic:cNvPr id="269560027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416422768" name="Picture">
+                        <wp:docPr id="1806200941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416422768" name="Picture"/>
+                                <pic:cNvPr id="1806200941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860751455" name="Picture">
+                        <wp:docPr id="751825060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860751455" name="Picture"/>
+                                <pic:cNvPr id="751825060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773933313" name="Picture">
+                        <wp:docPr id="499582329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773933313" name="Picture"/>
+                                <pic:cNvPr id="499582329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272583533" name="Picture">
+                        <wp:docPr id="299759915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272583533" name="Picture"/>
+                                <pic:cNvPr id="299759915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759023441" name="Picture">
+                        <wp:docPr id="897679400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759023441" name="Picture"/>
+                                <pic:cNvPr id="897679400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134111303" name="Picture">
+                        <wp:docPr id="2031122778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134111303" name="Picture"/>
+                                <pic:cNvPr id="2031122778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726865581" name="Picture">
+                        <wp:docPr id="1272990789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726865581" name="Picture"/>
+                                <pic:cNvPr id="1272990789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219902649" name="Picture">
+                        <wp:docPr id="704441140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219902649" name="Picture"/>
+                                <pic:cNvPr id="704441140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="493462106" name="Picture">
+                        <wp:docPr id="1222885361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="493462106" name="Picture"/>
+                                <pic:cNvPr id="1222885361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80109264" name="Picture">
+                        <wp:docPr id="45038833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80109264" name="Picture"/>
+                                <pic:cNvPr id="45038833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746947116" name="Picture">
+                        <wp:docPr id="2115265142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746947116" name="Picture"/>
+                                <pic:cNvPr id="2115265142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930320684" name="Picture">
+                        <wp:docPr id="31346318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930320684" name="Picture"/>
+                                <pic:cNvPr id="31346318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1239593064" name="Picture">
+                        <wp:docPr id="1767748256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1239593064" name="Picture"/>
+                                <pic:cNvPr id="1767748256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445245627" name="Picture">
+                        <wp:docPr id="720768045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445245627" name="Picture"/>
+                                <pic:cNvPr id="720768045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142164221" name="Picture">
+                  <wp:docPr id="475502187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142164221" name="Picture"/>
+                          <pic:cNvPr id="475502187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725370679" name="Picture">
+                  <wp:docPr id="662321889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725370679" name="Picture"/>
+                          <pic:cNvPr id="662321889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203157083" name="Picture">
+                  <wp:docPr id="1389321204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203157083" name="Picture"/>
+                          <pic:cNvPr id="1389321204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149275212" name="Picture">
+                  <wp:docPr id="1646808205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149275212" name="Picture"/>
+                          <pic:cNvPr id="1646808205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462562269" name="Picture">
+                  <wp:docPr id="462283598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462562269" name="Picture"/>
+                          <pic:cNvPr id="462283598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306331094" name="Picture">
+                  <wp:docPr id="432720684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306331094" name="Picture"/>
+                          <pic:cNvPr id="432720684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032942463" name="Picture">
+                        <wp:docPr id="2085379811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032942463" name="Picture"/>
+                                <pic:cNvPr id="2085379811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719114748" name="Picture">
+                  <wp:docPr id="1382709119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719114748" name="Picture"/>
+                          <pic:cNvPr id="1382709119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220227288" name="Picture">
+                  <wp:docPr id="550421292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220227288" name="Picture"/>
+                          <pic:cNvPr id="550421292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991753864" name="Picture">
+                  <wp:docPr id="1055603344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991753864" name="Picture"/>
+                          <pic:cNvPr id="1055603344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759426197" name="Picture">
+                  <wp:docPr id="1395065372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759426197" name="Picture"/>
+                          <pic:cNvPr id="1395065372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977309950" name="Picture">
+                  <wp:docPr id="1492424475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977309950" name="Picture"/>
+                          <pic:cNvPr id="1492424475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807089511" name="Picture">
+                  <wp:docPr id="1078230937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807089511" name="Picture"/>
+                          <pic:cNvPr id="1078230937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716713562" name="Picture">
+                        <wp:docPr id="452403219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716713562" name="Picture"/>
+                                <pic:cNvPr id="452403219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905257972" name="Picture">
+                        <wp:docPr id="707056118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905257972" name="Picture"/>
+                                <pic:cNvPr id="707056118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495169661" name="Picture">
+                  <wp:docPr id="3048920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495169661" name="Picture"/>
+                          <pic:cNvPr id="3048920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850244848" name="Picture">
+                  <wp:docPr id="261475444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850244848" name="Picture"/>
+                          <pic:cNvPr id="261475444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993289899" name="Picture">
+                  <wp:docPr id="850533170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993289899" name="Picture"/>
+                          <pic:cNvPr id="850533170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427379554" name="Picture">
+                  <wp:docPr id="516537127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427379554" name="Picture"/>
+                          <pic:cNvPr id="516537127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998233843" name="Picture">
+                  <wp:docPr id="1695413642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998233843" name="Picture"/>
+                          <pic:cNvPr id="1695413642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072119264" name="Picture">
+                  <wp:docPr id="1298561446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072119264" name="Picture"/>
+                          <pic:cNvPr id="1298561446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30448,57 +30448,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076092183" name="Picture">
+                        <wp:docPr id="1876885915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076092183" name="Picture"/>
+                                <pic:cNvPr id="1876885915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33081,57 +33081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657394480" name="Picture">
+                  <wp:docPr id="753600339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657394480" name="Picture"/>
+                          <pic:cNvPr id="753600339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33152,57 +33152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042278311" name="Picture">
+                  <wp:docPr id="1001326732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042278311" name="Picture"/>
+                          <pic:cNvPr id="1001326732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33631,57 +33631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041605035" name="Picture">
+                  <wp:docPr id="2107078624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041605035" name="Picture"/>
+                          <pic:cNvPr id="2107078624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34923,57 +34923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726084727" name="Picture">
+                  <wp:docPr id="1660251367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726084727" name="Picture"/>
+                          <pic:cNvPr id="1660251367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35012,57 +35012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123508529" name="Picture">
+                  <wp:docPr id="568193885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123508529" name="Picture"/>
+                          <pic:cNvPr id="568193885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35656,57 +35656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110474562" name="Picture">
+                  <wp:docPr id="1731438833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110474562" name="Picture"/>
+                          <pic:cNvPr id="1731438833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36654,57 +36654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975867545" name="Picture">
+                  <wp:docPr id="1743295861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975867545" name="Picture"/>
+                          <pic:cNvPr id="1743295861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36757,57 +36757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534489752" name="Picture">
+                  <wp:docPr id="317821716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534489752" name="Picture"/>
+                          <pic:cNvPr id="317821716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38134,57 +38134,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638059521" name="Picture">
+                  <wp:docPr id="157678772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638059521" name="Picture"/>
+                          <pic:cNvPr id="157678772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39277,57 +39277,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024449396" name="Picture">
+                        <wp:docPr id="215507732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024449396" name="Picture"/>
+                                <pic:cNvPr id="215507732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40638,57 +40638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509906540" name="Picture">
+                  <wp:docPr id="712945255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509906540" name="Picture"/>
+                          <pic:cNvPr id="712945255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40727,57 +40727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438881015" name="Picture">
+                  <wp:docPr id="684968904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438881015" name="Picture"/>
+                          <pic:cNvPr id="684968904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41371,57 +41371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728878062" name="Picture">
+                  <wp:docPr id="680211905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728878062" name="Picture"/>
+                          <pic:cNvPr id="680211905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42369,57 +42369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887525790" name="Picture">
+                  <wp:docPr id="971187333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887525790" name="Picture"/>
+                          <pic:cNvPr id="971187333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42472,57 +42472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851170565" name="Picture">
+                  <wp:docPr id="1708446079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851170565" name="Picture"/>
+                          <pic:cNvPr id="1708446079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43849,57 +43849,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383365205" name="Picture">
+                  <wp:docPr id="103828501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383365205" name="Picture"/>
+                          <pic:cNvPr id="103828501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44992,57 +44992,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482563536" name="Picture">
+                        <wp:docPr id="721797790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482563536" name="Picture"/>
+                                <pic:cNvPr id="721797790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46263,57 +46263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444127715" name="Picture">
+                  <wp:docPr id="1929894162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444127715" name="Picture"/>
+                          <pic:cNvPr id="1929894162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46343,57 +46343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637864919" name="Picture">
+                  <wp:docPr id="1385720053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637864919" name="Picture"/>
+                          <pic:cNvPr id="1385720053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46822,57 +46822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956096376" name="Picture">
+                  <wp:docPr id="2141279085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956096376" name="Picture"/>
+                          <pic:cNvPr id="2141279085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48557,57 +48557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499217717" name="Picture">
+                  <wp:docPr id="1400404784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499217717" name="Picture"/>
+                          <pic:cNvPr id="1400404784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48628,57 +48628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320118505" name="Picture">
+                  <wp:docPr id="1119252074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320118505" name="Picture"/>
+                          <pic:cNvPr id="1119252074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49042,57 +49042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510029722" name="Picture">
+                  <wp:docPr id="939091818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510029722" name="Picture"/>
+                          <pic:cNvPr id="939091818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>