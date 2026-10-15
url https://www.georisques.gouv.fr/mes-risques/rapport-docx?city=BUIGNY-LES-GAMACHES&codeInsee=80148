--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030147800" name="Picture">
+                  <wp:docPr id="823033619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030147800" name="Picture"/>
+                          <pic:cNvPr id="823033619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635323343" name="Picture">
+                  <wp:docPr id="1413445769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635323343" name="Picture"/>
+                          <pic:cNvPr id="1413445769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867997372" name="Picture">
+                        <wp:docPr id="684129439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867997372" name="Picture"/>
+                                <pic:cNvPr id="684129439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400136452" name="Picture">
+                  <wp:docPr id="1466471682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400136452" name="Picture"/>
+                          <pic:cNvPr id="1466471682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068199056" name="Picture">
+                  <wp:docPr id="720749405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068199056" name="Picture"/>
+                          <pic:cNvPr id="720749405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196686200" name="Picture">
+                  <wp:docPr id="921529477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196686200" name="Picture"/>
+                          <pic:cNvPr id="921529477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792245556" name="Picture">
+                  <wp:docPr id="287274867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792245556" name="Picture"/>
+                          <pic:cNvPr id="287274867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002786348" name="Picture">
+                  <wp:docPr id="1808001315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002786348" name="Picture"/>
+                          <pic:cNvPr id="1808001315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172800082" name="Picture">
+                        <wp:docPr id="1313758329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172800082" name="Picture"/>
+                                <pic:cNvPr id="1313758329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43992644" name="Picture">
+                        <wp:docPr id="240786886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43992644" name="Picture"/>
+                                <pic:cNvPr id="240786886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411663455" name="Picture">
+                        <wp:docPr id="508140167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411663455" name="Picture"/>
+                                <pic:cNvPr id="508140167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867217461" name="Picture">
+                        <wp:docPr id="1671240576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867217461" name="Picture"/>
+                                <pic:cNvPr id="1671240576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620170348" name="Picture">
+                        <wp:docPr id="545399641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620170348" name="Picture"/>
+                                <pic:cNvPr id="545399641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107000970" name="Picture">
+                        <wp:docPr id="123724483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107000970" name="Picture"/>
+                                <pic:cNvPr id="123724483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679974414" name="Picture">
+                        <wp:docPr id="906743957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679974414" name="Picture"/>
+                                <pic:cNvPr id="906743957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628264187" name="Picture">
+                        <wp:docPr id="1350897926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628264187" name="Picture"/>
+                                <pic:cNvPr id="1350897926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924801306" name="Picture">
+                        <wp:docPr id="2135807364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924801306" name="Picture"/>
+                                <pic:cNvPr id="2135807364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54016365" name="Picture">
+                        <wp:docPr id="2056441784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54016365" name="Picture"/>
+                                <pic:cNvPr id="2056441784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1223508213" name="Picture">
+                        <wp:docPr id="364879579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1223508213" name="Picture"/>
+                                <pic:cNvPr id="364879579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809549406" name="Picture">
+                        <wp:docPr id="1827640397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809549406" name="Picture"/>
+                                <pic:cNvPr id="1827640397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152244784" name="Picture">
+                        <wp:docPr id="578705120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152244784" name="Picture"/>
+                                <pic:cNvPr id="578705120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767834654" name="Picture">
+                        <wp:docPr id="730596406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767834654" name="Picture"/>
+                                <pic:cNvPr id="730596406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374810041" name="Picture">
+                        <wp:docPr id="652451225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374810041" name="Picture"/>
+                                <pic:cNvPr id="652451225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976546135" name="Picture">
+                  <wp:docPr id="824581333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976546135" name="Picture"/>
+                          <pic:cNvPr id="824581333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004649241" name="Picture">
+                  <wp:docPr id="846559238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004649241" name="Picture"/>
+                          <pic:cNvPr id="846559238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967036464" name="Picture">
+                  <wp:docPr id="1945277616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967036464" name="Picture"/>
+                          <pic:cNvPr id="1945277616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336986012" name="Picture">
+                  <wp:docPr id="1763828350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336986012" name="Picture"/>
+                          <pic:cNvPr id="1763828350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133789591" name="Picture">
+                  <wp:docPr id="1688676687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133789591" name="Picture"/>
+                          <pic:cNvPr id="1688676687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915172977" name="Picture">
+                  <wp:docPr id="1877869881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915172977" name="Picture"/>
+                          <pic:cNvPr id="1877869881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451113878" name="Picture">
+                        <wp:docPr id="1263761957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451113878" name="Picture"/>
+                                <pic:cNvPr id="1263761957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529300913" name="Picture">
+                  <wp:docPr id="342554205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529300913" name="Picture"/>
+                          <pic:cNvPr id="342554205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344802109" name="Picture">
+                  <wp:docPr id="1585950771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344802109" name="Picture"/>
+                          <pic:cNvPr id="1585950771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359919097" name="Picture">
+                  <wp:docPr id="248871828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359919097" name="Picture"/>
+                          <pic:cNvPr id="248871828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182172984" name="Picture">
+                  <wp:docPr id="435631275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182172984" name="Picture"/>
+                          <pic:cNvPr id="435631275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7780681" name="Picture">
+                  <wp:docPr id="865604671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7780681" name="Picture"/>
+                          <pic:cNvPr id="865604671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876902442" name="Picture">
+                  <wp:docPr id="894539539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876902442" name="Picture"/>
+                          <pic:cNvPr id="894539539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360574421" name="Picture">
+                        <wp:docPr id="1186613218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360574421" name="Picture"/>
+                                <pic:cNvPr id="1186613218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175060724" name="Picture">
+                  <wp:docPr id="2146085161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175060724" name="Picture"/>
+                          <pic:cNvPr id="2146085161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387795931" name="Picture">
+                  <wp:docPr id="1672555209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387795931" name="Picture"/>
+                          <pic:cNvPr id="1672555209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735875500" name="Picture">
+                  <wp:docPr id="1464030564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735875500" name="Picture"/>
+                          <pic:cNvPr id="1464030564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427974324" name="Picture">
+                  <wp:docPr id="429897154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427974324" name="Picture"/>
+                          <pic:cNvPr id="429897154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789005456" name="Picture">
+                  <wp:docPr id="1331745656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789005456" name="Picture"/>
+                          <pic:cNvPr id="1331745656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085268842" name="Picture">
+                  <wp:docPr id="1660992815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085268842" name="Picture"/>
+                          <pic:cNvPr id="1660992815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447806336" name="Picture">
+                        <wp:docPr id="951303566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447806336" name="Picture"/>
+                                <pic:cNvPr id="951303566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624684815" name="Picture">
+                  <wp:docPr id="1589413490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624684815" name="Picture"/>
+                          <pic:cNvPr id="1589413490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42227826" name="Picture">
+                  <wp:docPr id="1719607272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42227826" name="Picture"/>
+                          <pic:cNvPr id="1719607272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264616518" name="Picture">
+                  <wp:docPr id="1139363840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264616518" name="Picture"/>
+                          <pic:cNvPr id="1139363840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505638379" name="Picture">
+                  <wp:docPr id="862112723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505638379" name="Picture"/>
+                          <pic:cNvPr id="862112723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358520286" name="Picture">
+                  <wp:docPr id="1429633514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358520286" name="Picture"/>
+                          <pic:cNvPr id="1429633514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094523965" name="Picture">
+                  <wp:docPr id="1866314124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094523965" name="Picture"/>
+                          <pic:cNvPr id="1866314124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465553386" name="Picture">
+                        <wp:docPr id="374109628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465553386" name="Picture"/>
+                                <pic:cNvPr id="374109628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397331879" name="Picture">
+                  <wp:docPr id="354149747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397331879" name="Picture"/>
+                          <pic:cNvPr id="354149747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917281459" name="Picture">
+                  <wp:docPr id="1611633657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917281459" name="Picture"/>
+                          <pic:cNvPr id="1611633657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407285358" name="Picture">
+                  <wp:docPr id="212143767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407285358" name="Picture"/>
+                          <pic:cNvPr id="212143767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373458513" name="Picture">
+                  <wp:docPr id="731473366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373458513" name="Picture"/>
+                          <pic:cNvPr id="731473366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487503994" name="Picture">
+                  <wp:docPr id="1962403427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487503994" name="Picture"/>
+                          <pic:cNvPr id="1962403427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036274994" name="Picture">
+                  <wp:docPr id="809480759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036274994" name="Picture"/>
+                          <pic:cNvPr id="809480759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131401137" name="Picture">
+                  <wp:docPr id="1217286017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131401137" name="Picture"/>
+                          <pic:cNvPr id="1217286017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661597351" name="Picture">
+                  <wp:docPr id="1906442450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661597351" name="Picture"/>
+                          <pic:cNvPr id="1906442450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666621469" name="Picture">
+                  <wp:docPr id="216412614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666621469" name="Picture"/>
+                          <pic:cNvPr id="216412614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>