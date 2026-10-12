--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85842685" name="Picture">
+                  <wp:docPr id="182377913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85842685" name="Picture"/>
+                          <pic:cNvPr id="182377913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924488411" name="Picture">
+                  <wp:docPr id="1777324574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924488411" name="Picture"/>
+                          <pic:cNvPr id="1777324574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380418625" name="Picture">
+                        <wp:docPr id="1505615730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380418625" name="Picture"/>
+                                <pic:cNvPr id="1505615730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230131947" name="Picture">
+                  <wp:docPr id="1985405948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230131947" name="Picture"/>
+                          <pic:cNvPr id="1985405948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955609870" name="Picture">
+                  <wp:docPr id="569998984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955609870" name="Picture"/>
+                          <pic:cNvPr id="569998984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961874700" name="Picture">
+                  <wp:docPr id="453301756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961874700" name="Picture"/>
+                          <pic:cNvPr id="453301756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107913916" name="Picture">
+                  <wp:docPr id="1734706301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107913916" name="Picture"/>
+                          <pic:cNvPr id="1734706301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739945801" name="Picture">
+                  <wp:docPr id="215403956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739945801" name="Picture"/>
+                          <pic:cNvPr id="215403956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816831691" name="Picture">
+                        <wp:docPr id="529750446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816831691" name="Picture"/>
+                                <pic:cNvPr id="529750446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465151198" name="Picture">
+                        <wp:docPr id="686896525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465151198" name="Picture"/>
+                                <pic:cNvPr id="686896525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345001367" name="Picture">
+                        <wp:docPr id="310964525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345001367" name="Picture"/>
+                                <pic:cNvPr id="310964525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717450932" name="Picture">
+                        <wp:docPr id="2001680958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717450932" name="Picture"/>
+                                <pic:cNvPr id="2001680958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033730548" name="Picture">
+                        <wp:docPr id="846910586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033730548" name="Picture"/>
+                                <pic:cNvPr id="846910586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258132628" name="Picture">
+                        <wp:docPr id="1125878211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258132628" name="Picture"/>
+                                <pic:cNvPr id="1125878211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544420961" name="Picture">
+                        <wp:docPr id="1715115785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544420961" name="Picture"/>
+                                <pic:cNvPr id="1715115785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754173052" name="Picture">
+                        <wp:docPr id="867910291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754173052" name="Picture"/>
+                                <pic:cNvPr id="867910291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="240759842" name="Picture">
+                        <wp:docPr id="1065011715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="240759842" name="Picture"/>
+                                <pic:cNvPr id="1065011715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141255838" name="Picture">
+                        <wp:docPr id="336723751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141255838" name="Picture"/>
+                                <pic:cNvPr id="336723751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318890312" name="Picture">
+                        <wp:docPr id="2118234816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318890312" name="Picture"/>
+                                <pic:cNvPr id="2118234816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259830104" name="Picture">
+                        <wp:docPr id="27815771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259830104" name="Picture"/>
+                                <pic:cNvPr id="27815771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651571432" name="Picture">
+                        <wp:docPr id="1028942761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651571432" name="Picture"/>
+                                <pic:cNvPr id="1028942761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503890381" name="Picture">
+                        <wp:docPr id="755606908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503890381" name="Picture"/>
+                                <pic:cNvPr id="755606908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494277998" name="Picture">
+                        <wp:docPr id="1417629306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494277998" name="Picture"/>
+                                <pic:cNvPr id="1417629306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001119503" name="Picture">
+                  <wp:docPr id="150657907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001119503" name="Picture"/>
+                          <pic:cNvPr id="150657907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568595287" name="Picture">
+                  <wp:docPr id="1933703815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568595287" name="Picture"/>
+                          <pic:cNvPr id="1933703815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639061020" name="Picture">
+                  <wp:docPr id="295097947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639061020" name="Picture"/>
+                          <pic:cNvPr id="295097947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056514166" name="Picture">
+                  <wp:docPr id="4424192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056514166" name="Picture"/>
+                          <pic:cNvPr id="4424192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894563313" name="Picture">
+                  <wp:docPr id="2006172135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894563313" name="Picture"/>
+                          <pic:cNvPr id="2006172135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749412565" name="Picture">
+                  <wp:docPr id="624774715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749412565" name="Picture"/>
+                          <pic:cNvPr id="624774715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804967365" name="Picture">
+                        <wp:docPr id="140533765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804967365" name="Picture"/>
+                                <pic:cNvPr id="140533765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19176,57 +19176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461253448" name="Picture">
+                  <wp:docPr id="1504917124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461253448" name="Picture"/>
+                          <pic:cNvPr id="1504917124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19265,57 +19265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000012609" name="Picture">
+                  <wp:docPr id="1859138023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000012609" name="Picture"/>
+                          <pic:cNvPr id="1859138023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19909,57 +19909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245908633" name="Picture">
+                  <wp:docPr id="1698370672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245908633" name="Picture"/>
+                          <pic:cNvPr id="1698370672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20907,57 +20907,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421149511" name="Picture">
+                  <wp:docPr id="1826262437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421149511" name="Picture"/>
+                          <pic:cNvPr id="1826262437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554859918" name="Picture">
+                  <wp:docPr id="1196880991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554859918" name="Picture"/>
+                          <pic:cNvPr id="1196880991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22391,57 +22391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058975114" name="Picture">
+                  <wp:docPr id="737113610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058975114" name="Picture"/>
+                          <pic:cNvPr id="737113610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23553,57 +23553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823451292" name="Picture">
+                        <wp:docPr id="2033402906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823451292" name="Picture"/>
+                                <pic:cNvPr id="2033402906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24528,57 +24528,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617225504" name="Picture">
+                        <wp:docPr id="1383370820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617225504" name="Picture"/>
+                                <pic:cNvPr id="1383370820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25947,57 +25947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308403341" name="Picture">
+                  <wp:docPr id="1721467989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308403341" name="Picture"/>
+                          <pic:cNvPr id="1721467989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26036,57 +26036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806895677" name="Picture">
+                  <wp:docPr id="1590378853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806895677" name="Picture"/>
+                          <pic:cNvPr id="1590378853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26725,57 +26725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12294314" name="Picture">
+                  <wp:docPr id="315701776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12294314" name="Picture"/>
+                          <pic:cNvPr id="315701776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27813,57 +27813,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536754126" name="Picture">
+                  <wp:docPr id="2039364197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536754126" name="Picture"/>
+                          <pic:cNvPr id="2039364197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27916,57 +27916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061636748" name="Picture">
+                  <wp:docPr id="1214195368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061636748" name="Picture"/>
+                          <pic:cNvPr id="1214195368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29389,57 +29389,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612229692" name="Picture">
+                  <wp:docPr id="327523535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612229692" name="Picture"/>
+                          <pic:cNvPr id="327523535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32105,57 +32105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270328833" name="Picture">
+                  <wp:docPr id="259092404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270328833" name="Picture"/>
+                          <pic:cNvPr id="259092404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32194,57 +32194,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852539399" name="Picture">
+                  <wp:docPr id="808319345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852539399" name="Picture"/>
+                          <pic:cNvPr id="808319345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32838,57 +32838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080526759" name="Picture">
+                  <wp:docPr id="1723250719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080526759" name="Picture"/>
+                          <pic:cNvPr id="1723250719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33836,57 +33836,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567878528" name="Picture">
+                  <wp:docPr id="1148451751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567878528" name="Picture"/>
+                          <pic:cNvPr id="1148451751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33939,57 +33939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129447617" name="Picture">
+                  <wp:docPr id="1768609577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129447617" name="Picture"/>
+                          <pic:cNvPr id="1768609577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35316,57 +35316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526331523" name="Picture">
+                  <wp:docPr id="1044628923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526331523" name="Picture"/>
+                          <pic:cNvPr id="1044628923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36459,57 +36459,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971598466" name="Picture">
+                        <wp:docPr id="1366238900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971598466" name="Picture"/>
+                                <pic:cNvPr id="1366238900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37827,57 +37827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475462214" name="Picture">
+                  <wp:docPr id="201698936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475462214" name="Picture"/>
+                          <pic:cNvPr id="201698936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37916,57 +37916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651969767" name="Picture">
+                  <wp:docPr id="1657157626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651969767" name="Picture"/>
+                          <pic:cNvPr id="1657157626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38548,57 +38548,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923634330" name="Picture">
+                  <wp:docPr id="1244985232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923634330" name="Picture"/>
+                          <pic:cNvPr id="1244985232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39492,57 +39492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378502352" name="Picture">
+                  <wp:docPr id="589274395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378502352" name="Picture"/>
+                          <pic:cNvPr id="589274395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39604,57 +39604,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802712256" name="Picture">
+                  <wp:docPr id="1974141340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802712256" name="Picture"/>
+                          <pic:cNvPr id="1974141340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40845,51 +40845,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">7 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">10 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41263,57 +41263,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122481824" name="Picture">
+                  <wp:docPr id="745945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122481824" name="Picture"/>
+                          <pic:cNvPr id="745945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42432,57 +42432,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598536874" name="Picture">
+                  <wp:docPr id="1558023127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598536874" name="Picture"/>
+                          <pic:cNvPr id="1558023127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42512,57 +42512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572752002" name="Picture">
+                  <wp:docPr id="640483415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572752002" name="Picture"/>
+                          <pic:cNvPr id="640483415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42991,57 +42991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714811388" name="Picture">
+                  <wp:docPr id="365420453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714811388" name="Picture"/>
+                          <pic:cNvPr id="365420453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45906,57 +45906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796664797" name="Picture">
+                  <wp:docPr id="599925326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796664797" name="Picture"/>
+                          <pic:cNvPr id="599925326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45986,57 +45986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094069834" name="Picture">
+                  <wp:docPr id="1181941446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094069834" name="Picture"/>
+                          <pic:cNvPr id="1181941446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46474,57 +46474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486310524" name="Picture">
+                  <wp:docPr id="658025356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486310524" name="Picture"/>
+                          <pic:cNvPr id="658025356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47325,51 +47325,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">10 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -47572,1122 +47572,1596 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3847135" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3847135</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3847134" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3847134</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3847133" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3847133</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3845632" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3845632</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3844702" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3844702</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3844700" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3844700</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrière de matériaux fluvio-glaciaires</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3844698" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3844698</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sablière</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3844696" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3844696</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Menuiserie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3843723" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3843723</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3843720" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3843720</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Décharge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="9420"/>
+          <w:trHeight w:hRule="exact" w:val="8700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>