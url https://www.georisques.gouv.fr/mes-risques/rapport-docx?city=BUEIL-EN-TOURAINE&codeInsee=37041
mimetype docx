--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611734366" name="Picture">
+                  <wp:docPr id="258349130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611734366" name="Picture"/>
+                          <pic:cNvPr id="258349130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126226201" name="Picture">
+                  <wp:docPr id="1281174337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126226201" name="Picture"/>
+                          <pic:cNvPr id="1281174337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985063739" name="Picture">
+                        <wp:docPr id="2025796109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985063739" name="Picture"/>
+                                <pic:cNvPr id="2025796109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613649215" name="Picture">
+                  <wp:docPr id="171451223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613649215" name="Picture"/>
+                          <pic:cNvPr id="171451223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212746296" name="Picture">
+                  <wp:docPr id="1616333114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212746296" name="Picture"/>
+                          <pic:cNvPr id="1616333114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455945074" name="Picture">
+                  <wp:docPr id="1155262001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455945074" name="Picture"/>
+                          <pic:cNvPr id="1155262001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892391042" name="Picture">
+                  <wp:docPr id="1275578873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892391042" name="Picture"/>
+                          <pic:cNvPr id="1275578873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929145729" name="Picture">
+                  <wp:docPr id="1862254982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929145729" name="Picture"/>
+                          <pic:cNvPr id="1862254982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407643602" name="Picture">
+                        <wp:docPr id="900290469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407643602" name="Picture"/>
+                                <pic:cNvPr id="900290469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576730087" name="Picture">
+                        <wp:docPr id="1743346850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576730087" name="Picture"/>
+                                <pic:cNvPr id="1743346850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923968142" name="Picture">
+                        <wp:docPr id="374574250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923968142" name="Picture"/>
+                                <pic:cNvPr id="374574250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775788518" name="Picture">
+                        <wp:docPr id="1466461724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775788518" name="Picture"/>
+                                <pic:cNvPr id="1466461724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948541166" name="Picture">
+                        <wp:docPr id="1852248384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948541166" name="Picture"/>
+                                <pic:cNvPr id="1852248384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8966694" name="Picture">
+                        <wp:docPr id="170705244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8966694" name="Picture"/>
+                                <pic:cNvPr id="170705244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712138853" name="Picture">
+                        <wp:docPr id="1832174350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712138853" name="Picture"/>
+                                <pic:cNvPr id="1832174350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038716451" name="Picture">
+                        <wp:docPr id="1308157307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038716451" name="Picture"/>
+                                <pic:cNvPr id="1308157307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347038032" name="Picture">
+                        <wp:docPr id="1730606283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347038032" name="Picture"/>
+                                <pic:cNvPr id="1730606283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111564629" name="Picture">
+                        <wp:docPr id="620408024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111564629" name="Picture"/>
+                                <pic:cNvPr id="620408024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419327508" name="Picture">
+                        <wp:docPr id="1081358012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419327508" name="Picture"/>
+                                <pic:cNvPr id="1081358012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87727162" name="Picture">
+                        <wp:docPr id="1761376941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87727162" name="Picture"/>
+                                <pic:cNvPr id="1761376941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778471055" name="Picture">
+                        <wp:docPr id="1908648348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778471055" name="Picture"/>
+                                <pic:cNvPr id="1908648348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837671161" name="Picture">
+                        <wp:docPr id="890126208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837671161" name="Picture"/>
+                                <pic:cNvPr id="890126208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220539323" name="Picture">
+                        <wp:docPr id="874102107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220539323" name="Picture"/>
+                                <pic:cNvPr id="874102107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720271094" name="Picture">
+                  <wp:docPr id="1101326174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720271094" name="Picture"/>
+                          <pic:cNvPr id="1101326174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210988662" name="Picture">
+                  <wp:docPr id="890636568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210988662" name="Picture"/>
+                          <pic:cNvPr id="890636568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444482168" name="Picture">
+                  <wp:docPr id="1943762926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444482168" name="Picture"/>
+                          <pic:cNvPr id="1943762926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921063660" name="Picture">
+                  <wp:docPr id="523915644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921063660" name="Picture"/>
+                          <pic:cNvPr id="523915644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798434939" name="Picture">
+                  <wp:docPr id="2091824796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798434939" name="Picture"/>
+                          <pic:cNvPr id="2091824796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250364972" name="Picture">
+                  <wp:docPr id="1772503870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250364972" name="Picture"/>
+                          <pic:cNvPr id="1772503870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608149489" name="Picture">
+                        <wp:docPr id="1025356039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608149489" name="Picture"/>
+                                <pic:cNvPr id="1025356039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152826275" name="Picture">
+                  <wp:docPr id="1189130266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152826275" name="Picture"/>
+                          <pic:cNvPr id="1189130266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582739205" name="Picture">
+                  <wp:docPr id="1916791452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582739205" name="Picture"/>
+                          <pic:cNvPr id="1916791452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782402882" name="Picture">
+                  <wp:docPr id="578480213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782402882" name="Picture"/>
+                          <pic:cNvPr id="578480213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398440987" name="Picture">
+                  <wp:docPr id="1183524009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398440987" name="Picture"/>
+                          <pic:cNvPr id="1183524009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794166014" name="Picture">
+                  <wp:docPr id="747704660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794166014" name="Picture"/>
+                          <pic:cNvPr id="747704660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772891044" name="Picture">
+                  <wp:docPr id="1556578434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772891044" name="Picture"/>
+                          <pic:cNvPr id="1556578434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2065095082" name="Picture">
+                        <wp:docPr id="1685860547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2065095082" name="Picture"/>
+                                <pic:cNvPr id="1685860547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971485823" name="Picture">
+                  <wp:docPr id="1901796692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971485823" name="Picture"/>
+                          <pic:cNvPr id="1901796692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895447398" name="Picture">
+                  <wp:docPr id="559876657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895447398" name="Picture"/>
+                          <pic:cNvPr id="559876657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185227688" name="Picture">
+                  <wp:docPr id="182323584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185227688" name="Picture"/>
+                          <pic:cNvPr id="182323584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412377422" name="Picture">
+                  <wp:docPr id="2078243229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412377422" name="Picture"/>
+                          <pic:cNvPr id="2078243229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130476714" name="Picture">
+                  <wp:docPr id="1386597105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130476714" name="Picture"/>
+                          <pic:cNvPr id="1386597105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453381425" name="Picture">
+                  <wp:docPr id="1462751119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453381425" name="Picture"/>
+                          <pic:cNvPr id="1462751119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842237658" name="Picture">
+                        <wp:docPr id="1379487851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842237658" name="Picture"/>
+                                <pic:cNvPr id="1379487851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359743278" name="Picture">
+                  <wp:docPr id="1533805336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359743278" name="Picture"/>
+                          <pic:cNvPr id="1533805336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666948721" name="Picture">
+                  <wp:docPr id="35588946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666948721" name="Picture"/>
+                          <pic:cNvPr id="35588946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941037779" name="Picture">
+                  <wp:docPr id="440252786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941037779" name="Picture"/>
+                          <pic:cNvPr id="440252786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108320838" name="Picture">
+                  <wp:docPr id="1995740719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108320838" name="Picture"/>
+                          <pic:cNvPr id="1995740719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929944813" name="Picture">
+                  <wp:docPr id="1978495706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929944813" name="Picture"/>
+                          <pic:cNvPr id="1978495706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202065932" name="Picture">
+                  <wp:docPr id="958144041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202065932" name="Picture"/>
+                          <pic:cNvPr id="958144041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312431531" name="Picture">
+                        <wp:docPr id="984012485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312431531" name="Picture"/>
+                                <pic:cNvPr id="984012485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518060982" name="Picture">
+                  <wp:docPr id="658874550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518060982" name="Picture"/>
+                          <pic:cNvPr id="658874550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11102852" name="Picture">
+                  <wp:docPr id="735664741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11102852" name="Picture"/>
+                          <pic:cNvPr id="735664741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588763374" name="Picture">
+                  <wp:docPr id="1533841658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588763374" name="Picture"/>
+                          <pic:cNvPr id="1533841658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423344278" name="Picture">
+                  <wp:docPr id="852797779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423344278" name="Picture"/>
+                          <pic:cNvPr id="852797779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418481" name="Picture">
+                  <wp:docPr id="1234616541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418481" name="Picture"/>
+                          <pic:cNvPr id="1234616541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184632314" name="Picture">
+                  <wp:docPr id="1419732091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184632314" name="Picture"/>
+                          <pic:cNvPr id="1419732091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462782436" name="Picture">
+                  <wp:docPr id="1917805526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462782436" name="Picture"/>
+                          <pic:cNvPr id="1917805526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935943619" name="Picture">
+                  <wp:docPr id="209576233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935943619" name="Picture"/>
+                          <pic:cNvPr id="209576233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727250905" name="Picture">
+                  <wp:docPr id="1170745482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727250905" name="Picture"/>
+                          <pic:cNvPr id="1170745482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>