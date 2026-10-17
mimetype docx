--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448260026" name="Picture">
+                  <wp:docPr id="622065163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448260026" name="Picture"/>
+                          <pic:cNvPr id="622065163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781379948" name="Picture">
+                  <wp:docPr id="1254078845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781379948" name="Picture"/>
+                          <pic:cNvPr id="1254078845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179299032" name="Picture">
+                        <wp:docPr id="1934742947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179299032" name="Picture"/>
+                                <pic:cNvPr id="1934742947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588921068" name="Picture">
+                  <wp:docPr id="1489623049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588921068" name="Picture"/>
+                          <pic:cNvPr id="1489623049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547581071" name="Picture">
+                  <wp:docPr id="646533897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547581071" name="Picture"/>
+                          <pic:cNvPr id="646533897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963658932" name="Picture">
+                  <wp:docPr id="1367871373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963658932" name="Picture"/>
+                          <pic:cNvPr id="1367871373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455148456" name="Picture">
+                  <wp:docPr id="1571788489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455148456" name="Picture"/>
+                          <pic:cNvPr id="1571788489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788708755" name="Picture">
+                  <wp:docPr id="1903288024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788708755" name="Picture"/>
+                          <pic:cNvPr id="1903288024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557486168" name="Picture">
+                        <wp:docPr id="1365809696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557486168" name="Picture"/>
+                                <pic:cNvPr id="1365809696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288189438" name="Picture">
+                        <wp:docPr id="1972015383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288189438" name="Picture"/>
+                                <pic:cNvPr id="1972015383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908119703" name="Picture">
+                        <wp:docPr id="2052046260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908119703" name="Picture"/>
+                                <pic:cNvPr id="2052046260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243625279" name="Picture">
+                        <wp:docPr id="1047272573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243625279" name="Picture"/>
+                                <pic:cNvPr id="1047272573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162321497" name="Picture">
+                        <wp:docPr id="1956528302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162321497" name="Picture"/>
+                                <pic:cNvPr id="1956528302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408721463" name="Picture">
+                        <wp:docPr id="2024012064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408721463" name="Picture"/>
+                                <pic:cNvPr id="2024012064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1190484503" name="Picture">
+                        <wp:docPr id="1648278288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1190484503" name="Picture"/>
+                                <pic:cNvPr id="1648278288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855922153" name="Picture">
+                        <wp:docPr id="1503202235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855922153" name="Picture"/>
+                                <pic:cNvPr id="1503202235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540389101" name="Picture">
+                        <wp:docPr id="951166837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540389101" name="Picture"/>
+                                <pic:cNvPr id="951166837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329982562" name="Picture">
+                        <wp:docPr id="1870241663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329982562" name="Picture"/>
+                                <pic:cNvPr id="1870241663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099421045" name="Picture">
+                        <wp:docPr id="939734207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099421045" name="Picture"/>
+                                <pic:cNvPr id="939734207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919617021" name="Picture">
+                        <wp:docPr id="372938257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919617021" name="Picture"/>
+                                <pic:cNvPr id="372938257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515775910" name="Picture">
+                  <wp:docPr id="2064562940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515775910" name="Picture"/>
+                          <pic:cNvPr id="2064562940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513428216" name="Picture">
+                  <wp:docPr id="392473493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513428216" name="Picture"/>
+                          <pic:cNvPr id="392473493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623840513" name="Picture">
+                  <wp:docPr id="161040494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623840513" name="Picture"/>
+                          <pic:cNvPr id="161040494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534827976" name="Picture">
+                  <wp:docPr id="1401221672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534827976" name="Picture"/>
+                          <pic:cNvPr id="1401221672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254427863" name="Picture">
+                  <wp:docPr id="1362266321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254427863" name="Picture"/>
+                          <pic:cNvPr id="1362266321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694356430" name="Picture">
+                  <wp:docPr id="998086301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694356430" name="Picture"/>
+                          <pic:cNvPr id="998086301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16250,57 +16250,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21855759" name="Picture">
+                        <wp:docPr id="1376269328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21855759" name="Picture"/>
+                                <pic:cNvPr id="1376269328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17659,57 +17659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766087821" name="Picture">
+                  <wp:docPr id="291683687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766087821" name="Picture"/>
+                          <pic:cNvPr id="291683687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17748,57 +17748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758419094" name="Picture">
+                  <wp:docPr id="2085481456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758419094" name="Picture"/>
+                          <pic:cNvPr id="2085481456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18428,57 +18428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468853972" name="Picture">
+                  <wp:docPr id="1560857029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468853972" name="Picture"/>
+                          <pic:cNvPr id="1560857029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19489,57 +19489,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829212327" name="Picture">
+                  <wp:docPr id="402056193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829212327" name="Picture"/>
+                          <pic:cNvPr id="402056193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19592,57 +19592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777205000" name="Picture">
+                  <wp:docPr id="479277441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777205000" name="Picture"/>
+                          <pic:cNvPr id="479277441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20984,57 +20984,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270362994" name="Picture">
+                  <wp:docPr id="1206657950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270362994" name="Picture"/>
+                          <pic:cNvPr id="1206657950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22652,57 +22652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1469144597" name="Picture">
+                        <wp:docPr id="1406307265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1469144597" name="Picture"/>
+                                <pic:cNvPr id="1406307265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24853,57 +24853,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300075000" name="Picture">
+                  <wp:docPr id="1155423183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300075000" name="Picture"/>
+                          <pic:cNvPr id="1155423183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24924,57 +24924,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19622872" name="Picture">
+                  <wp:docPr id="882089158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19622872" name="Picture"/>
+                          <pic:cNvPr id="882089158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25403,57 +25403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553464350" name="Picture">
+                  <wp:docPr id="1943569686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553464350" name="Picture"/>
+                          <pic:cNvPr id="1943569686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26695,57 +26695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057561876" name="Picture">
+                  <wp:docPr id="1436303474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057561876" name="Picture"/>
+                          <pic:cNvPr id="1436303474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26784,57 +26784,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546055731" name="Picture">
+                  <wp:docPr id="2109838251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546055731" name="Picture"/>
+                          <pic:cNvPr id="2109838251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27428,57 +27428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134053680" name="Picture">
+                  <wp:docPr id="1250318640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134053680" name="Picture"/>
+                          <pic:cNvPr id="1250318640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28426,57 +28426,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484242594" name="Picture">
+                  <wp:docPr id="591450522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484242594" name="Picture"/>
+                          <pic:cNvPr id="591450522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28529,57 +28529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076412426" name="Picture">
+                  <wp:docPr id="1978919679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076412426" name="Picture"/>
+                          <pic:cNvPr id="1978919679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29906,57 +29906,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431177007" name="Picture">
+                  <wp:docPr id="854976982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431177007" name="Picture"/>
+                          <pic:cNvPr id="854976982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31049,57 +31049,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448346931" name="Picture">
+                        <wp:docPr id="246932113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448346931" name="Picture"/>
+                                <pic:cNvPr id="246932113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32410,57 +32410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072373812" name="Picture">
+                  <wp:docPr id="328270280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072373812" name="Picture"/>
+                          <pic:cNvPr id="328270280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32499,57 +32499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769319040" name="Picture">
+                  <wp:docPr id="300094126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769319040" name="Picture"/>
+                          <pic:cNvPr id="300094126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33143,57 +33143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505064712" name="Picture">
+                  <wp:docPr id="1071215524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505064712" name="Picture"/>
+                          <pic:cNvPr id="1071215524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34141,57 +34141,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582803576" name="Picture">
+                  <wp:docPr id="997545673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582803576" name="Picture"/>
+                          <pic:cNvPr id="997545673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650556345" name="Picture">
+                  <wp:docPr id="556029725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650556345" name="Picture"/>
+                          <pic:cNvPr id="556029725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35621,57 +35621,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392740304" name="Picture">
+                  <wp:docPr id="1949253771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392740304" name="Picture"/>
+                          <pic:cNvPr id="1949253771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36764,57 +36764,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523270564" name="Picture">
+                        <wp:docPr id="1048560074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523270564" name="Picture"/>
+                                <pic:cNvPr id="1048560074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38035,57 +38035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451743164" name="Picture">
+                  <wp:docPr id="713795306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451743164" name="Picture"/>
+                          <pic:cNvPr id="713795306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38115,57 +38115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657566273" name="Picture">
+                  <wp:docPr id="1766723242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657566273" name="Picture"/>
+                          <pic:cNvPr id="1766723242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38594,57 +38594,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429393305" name="Picture">
+                  <wp:docPr id="1252782312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429393305" name="Picture"/>
+                          <pic:cNvPr id="1252782312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40469,57 +40469,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332120377" name="Picture">
+                  <wp:docPr id="531422193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332120377" name="Picture"/>
+                          <pic:cNvPr id="531422193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40540,57 +40540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317634280" name="Picture">
+                  <wp:docPr id="101625328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317634280" name="Picture"/>
+                          <pic:cNvPr id="101625328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40954,57 +40954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226803879" name="Picture">
+                  <wp:docPr id="322384233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226803879" name="Picture"/>
+                          <pic:cNvPr id="322384233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>