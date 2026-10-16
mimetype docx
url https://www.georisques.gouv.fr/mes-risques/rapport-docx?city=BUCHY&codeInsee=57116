--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6522" name="Picture">
+                  <wp:docPr id="150570696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6522" name="Picture"/>
+                          <pic:cNvPr id="150570696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865323598" name="Picture">
+                  <wp:docPr id="1542151973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865323598" name="Picture"/>
+                          <pic:cNvPr id="1542151973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825130889" name="Picture">
+                        <wp:docPr id="1993116746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825130889" name="Picture"/>
+                                <pic:cNvPr id="1993116746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906955600" name="Picture">
+                  <wp:docPr id="245256717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906955600" name="Picture"/>
+                          <pic:cNvPr id="245256717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544681173" name="Picture">
+                  <wp:docPr id="418813138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544681173" name="Picture"/>
+                          <pic:cNvPr id="418813138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868922970" name="Picture">
+                  <wp:docPr id="390793503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868922970" name="Picture"/>
+                          <pic:cNvPr id="390793503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917474060" name="Picture">
+                  <wp:docPr id="2139240200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917474060" name="Picture"/>
+                          <pic:cNvPr id="2139240200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029115570" name="Picture">
+                  <wp:docPr id="411781088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029115570" name="Picture"/>
+                          <pic:cNvPr id="411781088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618328655" name="Picture">
+                        <wp:docPr id="47544412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618328655" name="Picture"/>
+                                <pic:cNvPr id="47544412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122401816" name="Picture">
+                        <wp:docPr id="670448097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122401816" name="Picture"/>
+                                <pic:cNvPr id="670448097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251391298" name="Picture">
+                        <wp:docPr id="1955197975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251391298" name="Picture"/>
+                                <pic:cNvPr id="1955197975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000111264" name="Picture">
+                        <wp:docPr id="333130079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000111264" name="Picture"/>
+                                <pic:cNvPr id="333130079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="375529037" name="Picture">
+                        <wp:docPr id="1249478310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="375529037" name="Picture"/>
+                                <pic:cNvPr id="1249478310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148417397" name="Picture">
+                        <wp:docPr id="1510060458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148417397" name="Picture"/>
+                                <pic:cNvPr id="1510060458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753998556" name="Picture">
+                        <wp:docPr id="2119665802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753998556" name="Picture"/>
+                                <pic:cNvPr id="2119665802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142385941" name="Picture">
+                        <wp:docPr id="1183084710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142385941" name="Picture"/>
+                                <pic:cNvPr id="1183084710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093189151" name="Picture">
+                        <wp:docPr id="1342290732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093189151" name="Picture"/>
+                                <pic:cNvPr id="1342290732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392935226" name="Picture">
+                        <wp:docPr id="1818190003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392935226" name="Picture"/>
+                                <pic:cNvPr id="1818190003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629466324" name="Picture">
+                        <wp:docPr id="913363354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629466324" name="Picture"/>
+                                <pic:cNvPr id="913363354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="431836161" name="Picture">
+                        <wp:docPr id="1908303818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="431836161" name="Picture"/>
+                                <pic:cNvPr id="1908303818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806003137" name="Picture">
+                  <wp:docPr id="27736108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806003137" name="Picture"/>
+                          <pic:cNvPr id="27736108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137012040" name="Picture">
+                  <wp:docPr id="1358856080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137012040" name="Picture"/>
+                          <pic:cNvPr id="1358856080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060685394" name="Picture">
+                  <wp:docPr id="1550938884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060685394" name="Picture"/>
+                          <pic:cNvPr id="1550938884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732172187" name="Picture">
+                  <wp:docPr id="1872903555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732172187" name="Picture"/>
+                          <pic:cNvPr id="1872903555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242984824" name="Picture">
+                  <wp:docPr id="2062824622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242984824" name="Picture"/>
+                          <pic:cNvPr id="2062824622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332962288" name="Picture">
+                  <wp:docPr id="1916629705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332962288" name="Picture"/>
+                          <pic:cNvPr id="1916629705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447091524" name="Picture">
+                        <wp:docPr id="1486528733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447091524" name="Picture"/>
+                                <pic:cNvPr id="1486528733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826054991" name="Picture">
+                        <wp:docPr id="1823451059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826054991" name="Picture"/>
+                                <pic:cNvPr id="1823451059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067611866" name="Picture">
+                  <wp:docPr id="1682530840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067611866" name="Picture"/>
+                          <pic:cNvPr id="1682530840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601358870" name="Picture">
+                  <wp:docPr id="2116757089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601358870" name="Picture"/>
+                          <pic:cNvPr id="2116757089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950535737" name="Picture">
+                  <wp:docPr id="1864926248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950535737" name="Picture"/>
+                          <pic:cNvPr id="1864926248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791463695" name="Picture">
+                  <wp:docPr id="698937635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791463695" name="Picture"/>
+                          <pic:cNvPr id="698937635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896052690" name="Picture">
+                  <wp:docPr id="1336009883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896052690" name="Picture"/>
+                          <pic:cNvPr id="1336009883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731033421" name="Picture">
+                  <wp:docPr id="167362439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731033421" name="Picture"/>
+                          <pic:cNvPr id="167362439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637762654" name="Picture">
+                        <wp:docPr id="588265897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637762654" name="Picture"/>
+                                <pic:cNvPr id="588265897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24510,57 +24510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488507316" name="Picture">
+                  <wp:docPr id="1162610801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488507316" name="Picture"/>
+                          <pic:cNvPr id="1162610801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24599,57 +24599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434237386" name="Picture">
+                  <wp:docPr id="567527976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434237386" name="Picture"/>
+                          <pic:cNvPr id="567527976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25279,57 +25279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689833423" name="Picture">
+                  <wp:docPr id="534632176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689833423" name="Picture"/>
+                          <pic:cNvPr id="534632176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26340,57 +26340,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547477364" name="Picture">
+                  <wp:docPr id="697309495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547477364" name="Picture"/>
+                          <pic:cNvPr id="697309495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26443,57 +26443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115243027" name="Picture">
+                  <wp:docPr id="1283250843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115243027" name="Picture"/>
+                          <pic:cNvPr id="1283250843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27901,57 +27901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131684055" name="Picture">
+                  <wp:docPr id="758301891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131684055" name="Picture"/>
+                          <pic:cNvPr id="758301891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29098,57 +29098,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439477393" name="Picture">
+                        <wp:docPr id="735013431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439477393" name="Picture"/>
+                                <pic:cNvPr id="735013431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31268,57 +31268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818198848" name="Picture">
+                  <wp:docPr id="344674602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818198848" name="Picture"/>
+                          <pic:cNvPr id="344674602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31357,57 +31357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627350390" name="Picture">
+                  <wp:docPr id="927545872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627350390" name="Picture"/>
+                          <pic:cNvPr id="927545872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32001,57 +32001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979646100" name="Picture">
+                  <wp:docPr id="1736925212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979646100" name="Picture"/>
+                          <pic:cNvPr id="1736925212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398471053" name="Picture">
+                  <wp:docPr id="680173894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398471053" name="Picture"/>
+                          <pic:cNvPr id="680173894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33102,57 +33102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897051640" name="Picture">
+                  <wp:docPr id="881897995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897051640" name="Picture"/>
+                          <pic:cNvPr id="881897995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34479,57 +34479,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536219392" name="Picture">
+                  <wp:docPr id="1187345939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536219392" name="Picture"/>
+                          <pic:cNvPr id="1187345939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35622,57 +35622,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007297305" name="Picture">
+                        <wp:docPr id="1787654821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007297305" name="Picture"/>
+                                <pic:cNvPr id="1787654821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321627543" name="Picture">
+                  <wp:docPr id="127267849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321627543" name="Picture"/>
+                          <pic:cNvPr id="127267849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36914,57 +36914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371386333" name="Picture">
+                  <wp:docPr id="1410561301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371386333" name="Picture"/>
+                          <pic:cNvPr id="1410561301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37328,57 +37328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505839708" name="Picture">
+                  <wp:docPr id="992561832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505839708" name="Picture"/>
+                          <pic:cNvPr id="992561832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>