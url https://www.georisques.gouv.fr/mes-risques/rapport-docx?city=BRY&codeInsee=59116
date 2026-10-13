--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902248322" name="Picture">
+                  <wp:docPr id="1334887566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902248322" name="Picture"/>
+                          <pic:cNvPr id="1334887566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737616305" name="Picture">
+                  <wp:docPr id="838651311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737616305" name="Picture"/>
+                          <pic:cNvPr id="838651311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677629434" name="Picture">
+                        <wp:docPr id="271779000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677629434" name="Picture"/>
+                                <pic:cNvPr id="271779000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785840786" name="Picture">
+                  <wp:docPr id="248349389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785840786" name="Picture"/>
+                          <pic:cNvPr id="248349389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070662606" name="Picture">
+                  <wp:docPr id="143379407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070662606" name="Picture"/>
+                          <pic:cNvPr id="143379407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974948613" name="Picture">
+                  <wp:docPr id="929842841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974948613" name="Picture"/>
+                          <pic:cNvPr id="929842841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429096502" name="Picture">
+                  <wp:docPr id="1963986739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429096502" name="Picture"/>
+                          <pic:cNvPr id="1963986739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576230637" name="Picture">
+                  <wp:docPr id="1826669290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576230637" name="Picture"/>
+                          <pic:cNvPr id="1826669290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862456738" name="Picture">
+                        <wp:docPr id="2010117614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862456738" name="Picture"/>
+                                <pic:cNvPr id="2010117614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813456998" name="Picture">
+                        <wp:docPr id="1095455709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813456998" name="Picture"/>
+                                <pic:cNvPr id="1095455709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325450061" name="Picture">
+                        <wp:docPr id="2027506700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325450061" name="Picture"/>
+                                <pic:cNvPr id="2027506700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833462688" name="Picture">
+                        <wp:docPr id="597335647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833462688" name="Picture"/>
+                                <pic:cNvPr id="597335647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102010919" name="Picture">
+                        <wp:docPr id="1563668262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102010919" name="Picture"/>
+                                <pic:cNvPr id="1563668262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512916051" name="Picture">
+                        <wp:docPr id="1111304986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512916051" name="Picture"/>
+                                <pic:cNvPr id="1111304986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684337810" name="Picture">
+                        <wp:docPr id="524530967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684337810" name="Picture"/>
+                                <pic:cNvPr id="524530967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973432816" name="Picture">
+                        <wp:docPr id="1335637703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973432816" name="Picture"/>
+                                <pic:cNvPr id="1335637703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66568765" name="Picture">
+                        <wp:docPr id="437920359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66568765" name="Picture"/>
+                                <pic:cNvPr id="437920359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475108914" name="Picture">
+                        <wp:docPr id="1764763298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475108914" name="Picture"/>
+                                <pic:cNvPr id="1764763298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421735032" name="Picture">
+                        <wp:docPr id="967754960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421735032" name="Picture"/>
+                                <pic:cNvPr id="967754960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947357745" name="Picture">
+                        <wp:docPr id="1067380087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947357745" name="Picture"/>
+                                <pic:cNvPr id="1067380087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340026702" name="Picture">
+                        <wp:docPr id="1973655351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340026702" name="Picture"/>
+                                <pic:cNvPr id="1973655351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449643161" name="Picture">
+                        <wp:docPr id="35632831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449643161" name="Picture"/>
+                                <pic:cNvPr id="35632831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204949518" name="Picture">
+                        <wp:docPr id="1355246082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204949518" name="Picture"/>
+                                <pic:cNvPr id="1355246082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148047184" name="Picture">
+                  <wp:docPr id="1102853188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148047184" name="Picture"/>
+                          <pic:cNvPr id="1102853188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327079470" name="Picture">
+                  <wp:docPr id="1452510027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327079470" name="Picture"/>
+                          <pic:cNvPr id="1452510027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659881524" name="Picture">
+                  <wp:docPr id="2029877690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659881524" name="Picture"/>
+                          <pic:cNvPr id="2029877690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900470689" name="Picture">
+                  <wp:docPr id="352252786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900470689" name="Picture"/>
+                          <pic:cNvPr id="352252786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076068379" name="Picture">
+                  <wp:docPr id="2054251221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076068379" name="Picture"/>
+                          <pic:cNvPr id="2054251221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232064528" name="Picture">
+                  <wp:docPr id="188386875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232064528" name="Picture"/>
+                          <pic:cNvPr id="188386875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706847545" name="Picture">
+                        <wp:docPr id="494138663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706847545" name="Picture"/>
+                                <pic:cNvPr id="494138663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19243,57 +19243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384623877" name="Picture">
+                  <wp:docPr id="620906195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384623877" name="Picture"/>
+                          <pic:cNvPr id="620906195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19323,57 +19323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430397860" name="Picture">
+                  <wp:docPr id="722197557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430397860" name="Picture"/>
+                          <pic:cNvPr id="722197557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19868,57 +19868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334011630" name="Picture">
+                  <wp:docPr id="1742905886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334011630" name="Picture"/>
+                          <pic:cNvPr id="1742905886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21023,57 +21023,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324851003" name="Picture">
+                        <wp:docPr id="180654185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324851003" name="Picture"/>
+                                <pic:cNvPr id="180654185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23279,57 +23279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580498271" name="Picture">
+                  <wp:docPr id="570768251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580498271" name="Picture"/>
+                          <pic:cNvPr id="570768251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23368,57 +23368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31060651" name="Picture">
+                  <wp:docPr id="2078365009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31060651" name="Picture"/>
+                          <pic:cNvPr id="2078365009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24012,57 +24012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940241388" name="Picture">
+                  <wp:docPr id="1426638236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940241388" name="Picture"/>
+                          <pic:cNvPr id="1426638236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25010,57 +25010,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354557652" name="Picture">
+                  <wp:docPr id="2112674729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354557652" name="Picture"/>
+                          <pic:cNvPr id="2112674729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910600122" name="Picture">
+                  <wp:docPr id="1743444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910600122" name="Picture"/>
+                          <pic:cNvPr id="1743444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26492,57 +26492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807040891" name="Picture">
+                  <wp:docPr id="14430874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807040891" name="Picture"/>
+                          <pic:cNvPr id="14430874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27617,57 +27617,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854013644" name="Picture">
+                        <wp:docPr id="2057270527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854013644" name="Picture"/>
+                                <pic:cNvPr id="2057270527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28970,57 +28970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570448311" name="Picture">
+                  <wp:docPr id="1227079141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570448311" name="Picture"/>
+                          <pic:cNvPr id="1227079141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29059,57 +29059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580571211" name="Picture">
+                  <wp:docPr id="1220640290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580571211" name="Picture"/>
+                          <pic:cNvPr id="1220640290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29703,57 +29703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549803700" name="Picture">
+                  <wp:docPr id="1232655177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549803700" name="Picture"/>
+                          <pic:cNvPr id="1232655177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30701,57 +30701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339789861" name="Picture">
+                  <wp:docPr id="1888751259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339789861" name="Picture"/>
+                          <pic:cNvPr id="1888751259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30804,57 +30804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185821611" name="Picture">
+                  <wp:docPr id="251546930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185821611" name="Picture"/>
+                          <pic:cNvPr id="251546930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738686336" name="Picture">
+                  <wp:docPr id="1372780609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738686336" name="Picture"/>
+                          <pic:cNvPr id="1372780609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33347,57 +33347,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983327882" name="Picture">
+                        <wp:docPr id="824781989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983327882" name="Picture"/>
+                                <pic:cNvPr id="824781989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34322,57 +34322,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719151087" name="Picture">
+                        <wp:docPr id="944120941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719151087" name="Picture"/>
+                                <pic:cNvPr id="944120941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35711,57 +35711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933366794" name="Picture">
+                  <wp:docPr id="1089629124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933366794" name="Picture"/>
+                          <pic:cNvPr id="1089629124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35800,57 +35800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541266572" name="Picture">
+                  <wp:docPr id="1230311353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541266572" name="Picture"/>
+                          <pic:cNvPr id="1230311353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36444,57 +36444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20791631" name="Picture">
+                  <wp:docPr id="325482865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20791631" name="Picture"/>
+                          <pic:cNvPr id="325482865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37442,57 +37442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836232278" name="Picture">
+                  <wp:docPr id="1080172973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836232278" name="Picture"/>
+                          <pic:cNvPr id="1080172973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37545,57 +37545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552079062" name="Picture">
+                  <wp:docPr id="1850729693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552079062" name="Picture"/>
+                          <pic:cNvPr id="1850729693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38922,57 +38922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679601825" name="Picture">
+                  <wp:docPr id="1849491186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679601825" name="Picture"/>
+                          <pic:cNvPr id="1849491186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40065,57 +40065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009237921" name="Picture">
+                        <wp:docPr id="927920016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009237921" name="Picture"/>
+                                <pic:cNvPr id="927920016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41426,57 +41426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027578172" name="Picture">
+                  <wp:docPr id="1040993509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027578172" name="Picture"/>
+                          <pic:cNvPr id="1040993509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41515,57 +41515,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118745207" name="Picture">
+                  <wp:docPr id="1705254518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118745207" name="Picture"/>
+                          <pic:cNvPr id="1705254518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42159,57 +42159,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891524657" name="Picture">
+                  <wp:docPr id="1896807601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891524657" name="Picture"/>
+                          <pic:cNvPr id="1896807601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43157,57 +43157,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928711337" name="Picture">
+                  <wp:docPr id="2053573888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928711337" name="Picture"/>
+                          <pic:cNvPr id="2053573888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43260,57 +43260,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291452673" name="Picture">
+                  <wp:docPr id="544967762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291452673" name="Picture"/>
+                          <pic:cNvPr id="544967762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44637,57 +44637,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293136182" name="Picture">
+                  <wp:docPr id="1891050959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293136182" name="Picture"/>
+                          <pic:cNvPr id="1891050959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45780,57 +45780,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576678321" name="Picture">
+                        <wp:docPr id="1335568491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576678321" name="Picture"/>
+                                <pic:cNvPr id="1335568491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47001,57 +47001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229684025" name="Picture">
+                  <wp:docPr id="114025738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229684025" name="Picture"/>
+                          <pic:cNvPr id="114025738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47072,57 +47072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921333936" name="Picture">
+                  <wp:docPr id="468731346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921333936" name="Picture"/>
+                          <pic:cNvPr id="468731346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47486,57 +47486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814508562" name="Picture">
+                  <wp:docPr id="1195824386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814508562" name="Picture"/>
+                          <pic:cNvPr id="1195824386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>