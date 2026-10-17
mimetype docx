--- v1 (2026-10-13)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334887566" name="Picture">
+                  <wp:docPr id="1927683682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334887566" name="Picture"/>
+                          <pic:cNvPr id="1927683682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838651311" name="Picture">
+                  <wp:docPr id="303081953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838651311" name="Picture"/>
+                          <pic:cNvPr id="303081953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271779000" name="Picture">
+                        <wp:docPr id="621358797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271779000" name="Picture"/>
+                                <pic:cNvPr id="621358797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248349389" name="Picture">
+                  <wp:docPr id="2115007855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248349389" name="Picture"/>
+                          <pic:cNvPr id="2115007855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143379407" name="Picture">
+                  <wp:docPr id="1479334012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143379407" name="Picture"/>
+                          <pic:cNvPr id="1479334012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929842841" name="Picture">
+                  <wp:docPr id="1984765492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929842841" name="Picture"/>
+                          <pic:cNvPr id="1984765492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963986739" name="Picture">
+                  <wp:docPr id="1863656701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963986739" name="Picture"/>
+                          <pic:cNvPr id="1863656701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826669290" name="Picture">
+                  <wp:docPr id="1558320649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826669290" name="Picture"/>
+                          <pic:cNvPr id="1558320649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010117614" name="Picture">
+                        <wp:docPr id="348264243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010117614" name="Picture"/>
+                                <pic:cNvPr id="348264243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095455709" name="Picture">
+                        <wp:docPr id="65535647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095455709" name="Picture"/>
+                                <pic:cNvPr id="65535647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027506700" name="Picture">
+                        <wp:docPr id="1639940229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027506700" name="Picture"/>
+                                <pic:cNvPr id="1639940229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597335647" name="Picture">
+                        <wp:docPr id="1071875041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597335647" name="Picture"/>
+                                <pic:cNvPr id="1071875041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563668262" name="Picture">
+                        <wp:docPr id="218026708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563668262" name="Picture"/>
+                                <pic:cNvPr id="218026708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111304986" name="Picture">
+                        <wp:docPr id="1914260561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111304986" name="Picture"/>
+                                <pic:cNvPr id="1914260561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524530967" name="Picture">
+                        <wp:docPr id="353549893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524530967" name="Picture"/>
+                                <pic:cNvPr id="353549893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335637703" name="Picture">
+                        <wp:docPr id="438831856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335637703" name="Picture"/>
+                                <pic:cNvPr id="438831856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437920359" name="Picture">
+                        <wp:docPr id="695761854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437920359" name="Picture"/>
+                                <pic:cNvPr id="695761854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764763298" name="Picture">
+                        <wp:docPr id="675061988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764763298" name="Picture"/>
+                                <pic:cNvPr id="675061988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967754960" name="Picture">
+                        <wp:docPr id="1275433605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967754960" name="Picture"/>
+                                <pic:cNvPr id="1275433605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067380087" name="Picture">
+                        <wp:docPr id="1884558512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067380087" name="Picture"/>
+                                <pic:cNvPr id="1884558512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973655351" name="Picture">
+                        <wp:docPr id="1386408261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973655351" name="Picture"/>
+                                <pic:cNvPr id="1386408261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35632831" name="Picture">
+                        <wp:docPr id="1558649192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35632831" name="Picture"/>
+                                <pic:cNvPr id="1558649192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355246082" name="Picture">
+                        <wp:docPr id="568618553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355246082" name="Picture"/>
+                                <pic:cNvPr id="568618553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102853188" name="Picture">
+                  <wp:docPr id="520283003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102853188" name="Picture"/>
+                          <pic:cNvPr id="520283003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452510027" name="Picture">
+                  <wp:docPr id="2023556344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452510027" name="Picture"/>
+                          <pic:cNvPr id="2023556344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029877690" name="Picture">
+                  <wp:docPr id="254959581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029877690" name="Picture"/>
+                          <pic:cNvPr id="254959581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352252786" name="Picture">
+                  <wp:docPr id="324973043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352252786" name="Picture"/>
+                          <pic:cNvPr id="324973043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054251221" name="Picture">
+                  <wp:docPr id="508451353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054251221" name="Picture"/>
+                          <pic:cNvPr id="508451353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188386875" name="Picture">
+                  <wp:docPr id="32394555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188386875" name="Picture"/>
+                          <pic:cNvPr id="32394555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494138663" name="Picture">
+                        <wp:docPr id="1036670248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494138663" name="Picture"/>
+                                <pic:cNvPr id="1036670248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19243,57 +19243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620906195" name="Picture">
+                  <wp:docPr id="2093681260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620906195" name="Picture"/>
+                          <pic:cNvPr id="2093681260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19323,57 +19323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722197557" name="Picture">
+                  <wp:docPr id="160597648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722197557" name="Picture"/>
+                          <pic:cNvPr id="160597648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19868,57 +19868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742905886" name="Picture">
+                  <wp:docPr id="1889308130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742905886" name="Picture"/>
+                          <pic:cNvPr id="1889308130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21023,57 +21023,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180654185" name="Picture">
+                        <wp:docPr id="196079564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180654185" name="Picture"/>
+                                <pic:cNvPr id="196079564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23279,57 +23279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570768251" name="Picture">
+                  <wp:docPr id="1223090187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570768251" name="Picture"/>
+                          <pic:cNvPr id="1223090187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23368,57 +23368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078365009" name="Picture">
+                  <wp:docPr id="333963551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078365009" name="Picture"/>
+                          <pic:cNvPr id="333963551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24012,57 +24012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426638236" name="Picture">
+                  <wp:docPr id="1732427040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426638236" name="Picture"/>
+                          <pic:cNvPr id="1732427040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25010,57 +25010,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112674729" name="Picture">
+                  <wp:docPr id="3413062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112674729" name="Picture"/>
+                          <pic:cNvPr id="3413062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743444" name="Picture">
+                  <wp:docPr id="1333436808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743444" name="Picture"/>
+                          <pic:cNvPr id="1333436808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26492,57 +26492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14430874" name="Picture">
+                  <wp:docPr id="37136558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14430874" name="Picture"/>
+                          <pic:cNvPr id="37136558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27617,57 +27617,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057270527" name="Picture">
+                        <wp:docPr id="503264880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057270527" name="Picture"/>
+                                <pic:cNvPr id="503264880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28970,57 +28970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227079141" name="Picture">
+                  <wp:docPr id="1674844744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227079141" name="Picture"/>
+                          <pic:cNvPr id="1674844744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29059,57 +29059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220640290" name="Picture">
+                  <wp:docPr id="953364597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220640290" name="Picture"/>
+                          <pic:cNvPr id="953364597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29703,57 +29703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232655177" name="Picture">
+                  <wp:docPr id="1551617449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232655177" name="Picture"/>
+                          <pic:cNvPr id="1551617449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30701,57 +30701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888751259" name="Picture">
+                  <wp:docPr id="2128802431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888751259" name="Picture"/>
+                          <pic:cNvPr id="2128802431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30804,57 +30804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251546930" name="Picture">
+                  <wp:docPr id="90605893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251546930" name="Picture"/>
+                          <pic:cNvPr id="90605893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372780609" name="Picture">
+                  <wp:docPr id="354439801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372780609" name="Picture"/>
+                          <pic:cNvPr id="354439801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33347,57 +33347,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824781989" name="Picture">
+                        <wp:docPr id="502036755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824781989" name="Picture"/>
+                                <pic:cNvPr id="502036755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34322,57 +34322,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944120941" name="Picture">
+                        <wp:docPr id="1186664955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944120941" name="Picture"/>
+                                <pic:cNvPr id="1186664955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35711,57 +35711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089629124" name="Picture">
+                  <wp:docPr id="954326238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089629124" name="Picture"/>
+                          <pic:cNvPr id="954326238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35800,57 +35800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230311353" name="Picture">
+                  <wp:docPr id="1887122100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230311353" name="Picture"/>
+                          <pic:cNvPr id="1887122100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36444,57 +36444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325482865" name="Picture">
+                  <wp:docPr id="440575637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325482865" name="Picture"/>
+                          <pic:cNvPr id="440575637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37442,57 +37442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080172973" name="Picture">
+                  <wp:docPr id="1376681798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080172973" name="Picture"/>
+                          <pic:cNvPr id="1376681798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37545,57 +37545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850729693" name="Picture">
+                  <wp:docPr id="1875919696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850729693" name="Picture"/>
+                          <pic:cNvPr id="1875919696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38922,57 +38922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849491186" name="Picture">
+                  <wp:docPr id="1957598734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849491186" name="Picture"/>
+                          <pic:cNvPr id="1957598734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40065,57 +40065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927920016" name="Picture">
+                        <wp:docPr id="639130633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927920016" name="Picture"/>
+                                <pic:cNvPr id="639130633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41426,57 +41426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040993509" name="Picture">
+                  <wp:docPr id="646361122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040993509" name="Picture"/>
+                          <pic:cNvPr id="646361122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41515,57 +41515,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705254518" name="Picture">
+                  <wp:docPr id="1934816315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705254518" name="Picture"/>
+                          <pic:cNvPr id="1934816315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42159,57 +42159,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896807601" name="Picture">
+                  <wp:docPr id="164855513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896807601" name="Picture"/>
+                          <pic:cNvPr id="164855513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43157,57 +43157,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053573888" name="Picture">
+                  <wp:docPr id="431639469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053573888" name="Picture"/>
+                          <pic:cNvPr id="431639469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43260,57 +43260,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544967762" name="Picture">
+                  <wp:docPr id="269501927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544967762" name="Picture"/>
+                          <pic:cNvPr id="269501927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44637,57 +44637,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891050959" name="Picture">
+                  <wp:docPr id="1877122170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891050959" name="Picture"/>
+                          <pic:cNvPr id="1877122170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45780,57 +45780,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335568491" name="Picture">
+                        <wp:docPr id="326889371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335568491" name="Picture"/>
+                                <pic:cNvPr id="326889371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47001,57 +47001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114025738" name="Picture">
+                  <wp:docPr id="1753325762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114025738" name="Picture"/>
+                          <pic:cNvPr id="1753325762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47072,57 +47072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468731346" name="Picture">
+                  <wp:docPr id="1809172973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468731346" name="Picture"/>
+                          <pic:cNvPr id="1809172973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47486,57 +47486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195824386" name="Picture">
+                  <wp:docPr id="343776010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195824386" name="Picture"/>
+                          <pic:cNvPr id="343776010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>