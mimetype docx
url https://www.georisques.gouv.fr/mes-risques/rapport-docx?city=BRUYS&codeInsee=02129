--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053894190" name="Picture">
+                  <wp:docPr id="1777081515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053894190" name="Picture"/>
+                          <pic:cNvPr id="1777081515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121521608" name="Picture">
+                  <wp:docPr id="541821122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121521608" name="Picture"/>
+                          <pic:cNvPr id="541821122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138819408" name="Picture">
+                        <wp:docPr id="51536780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138819408" name="Picture"/>
+                                <pic:cNvPr id="51536780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168265278" name="Picture">
+                  <wp:docPr id="303945305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168265278" name="Picture"/>
+                          <pic:cNvPr id="303945305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769855914" name="Picture">
+                  <wp:docPr id="1978555597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769855914" name="Picture"/>
+                          <pic:cNvPr id="1978555597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312431137" name="Picture">
+                  <wp:docPr id="1411852214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312431137" name="Picture"/>
+                          <pic:cNvPr id="1411852214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053315740" name="Picture">
+                  <wp:docPr id="719973870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053315740" name="Picture"/>
+                          <pic:cNvPr id="719973870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441246504" name="Picture">
+                  <wp:docPr id="975061927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441246504" name="Picture"/>
+                          <pic:cNvPr id="975061927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="814577116" name="Picture">
+                        <wp:docPr id="524833769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="814577116" name="Picture"/>
+                                <pic:cNvPr id="524833769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37254735" name="Picture">
+                        <wp:docPr id="2093000367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37254735" name="Picture"/>
+                                <pic:cNvPr id="2093000367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149689520" name="Picture">
+                        <wp:docPr id="1794954648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149689520" name="Picture"/>
+                                <pic:cNvPr id="1794954648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495557475" name="Picture">
+                        <wp:docPr id="1781087673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495557475" name="Picture"/>
+                                <pic:cNvPr id="1781087673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408590453" name="Picture">
+                        <wp:docPr id="629093635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408590453" name="Picture"/>
+                                <pic:cNvPr id="629093635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99822577" name="Picture">
+                        <wp:docPr id="1538071315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99822577" name="Picture"/>
+                                <pic:cNvPr id="1538071315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86819013" name="Picture">
+                        <wp:docPr id="1408999447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86819013" name="Picture"/>
+                                <pic:cNvPr id="1408999447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284862154" name="Picture">
+                        <wp:docPr id="1788265691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284862154" name="Picture"/>
+                                <pic:cNvPr id="1788265691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218791746" name="Picture">
+                        <wp:docPr id="1990361795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218791746" name="Picture"/>
+                                <pic:cNvPr id="1990361795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077067209" name="Picture">
+                        <wp:docPr id="650453659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077067209" name="Picture"/>
+                                <pic:cNvPr id="650453659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018854411" name="Picture">
+                        <wp:docPr id="1756565437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018854411" name="Picture"/>
+                                <pic:cNvPr id="1756565437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98020833" name="Picture">
+                        <wp:docPr id="599611097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98020833" name="Picture"/>
+                                <pic:cNvPr id="599611097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476528576" name="Picture">
+                  <wp:docPr id="1217906671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476528576" name="Picture"/>
+                          <pic:cNvPr id="1217906671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175422597" name="Picture">
+                  <wp:docPr id="1418066586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175422597" name="Picture"/>
+                          <pic:cNvPr id="1418066586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48919168" name="Picture">
+                  <wp:docPr id="392954390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48919168" name="Picture"/>
+                          <pic:cNvPr id="392954390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034714595" name="Picture">
+                  <wp:docPr id="708131277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034714595" name="Picture"/>
+                          <pic:cNvPr id="708131277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682049347" name="Picture">
+                  <wp:docPr id="380478560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682049347" name="Picture"/>
+                          <pic:cNvPr id="380478560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655930261" name="Picture">
+                  <wp:docPr id="1981740819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655930261" name="Picture"/>
+                          <pic:cNvPr id="1981740819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044740708" name="Picture">
+                        <wp:docPr id="842694354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044740708" name="Picture"/>
+                                <pic:cNvPr id="842694354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796583163" name="Picture">
+                  <wp:docPr id="220764724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796583163" name="Picture"/>
+                          <pic:cNvPr id="220764724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511595007" name="Picture">
+                  <wp:docPr id="1719629098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511595007" name="Picture"/>
+                          <pic:cNvPr id="1719629098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699145008" name="Picture">
+                  <wp:docPr id="122833881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699145008" name="Picture"/>
+                          <pic:cNvPr id="122833881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070529553" name="Picture">
+                  <wp:docPr id="341399866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070529553" name="Picture"/>
+                          <pic:cNvPr id="341399866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238081424" name="Picture">
+                  <wp:docPr id="519115081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238081424" name="Picture"/>
+                          <pic:cNvPr id="519115081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896832904" name="Picture">
+                  <wp:docPr id="809261547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896832904" name="Picture"/>
+                          <pic:cNvPr id="809261547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675853453" name="Picture">
+                        <wp:docPr id="1008834758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675853453" name="Picture"/>
+                                <pic:cNvPr id="1008834758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755024998" name="Picture">
+                  <wp:docPr id="1845525928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755024998" name="Picture"/>
+                          <pic:cNvPr id="1845525928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739595571" name="Picture">
+                  <wp:docPr id="1927913345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739595571" name="Picture"/>
+                          <pic:cNvPr id="1927913345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692767331" name="Picture">
+                  <wp:docPr id="1171487005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692767331" name="Picture"/>
+                          <pic:cNvPr id="1171487005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342127280" name="Picture">
+                  <wp:docPr id="743240721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342127280" name="Picture"/>
+                          <pic:cNvPr id="743240721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878946428" name="Picture">
+                  <wp:docPr id="1639254212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878946428" name="Picture"/>
+                          <pic:cNvPr id="1639254212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214037080" name="Picture">
+                  <wp:docPr id="466045327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214037080" name="Picture"/>
+                          <pic:cNvPr id="466045327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998086919" name="Picture">
+                        <wp:docPr id="1602250414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998086919" name="Picture"/>
+                                <pic:cNvPr id="1602250414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950882958" name="Picture">
+                  <wp:docPr id="2116736992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950882958" name="Picture"/>
+                          <pic:cNvPr id="2116736992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678356309" name="Picture">
+                  <wp:docPr id="1080124535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678356309" name="Picture"/>
+                          <pic:cNvPr id="1080124535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917658435" name="Picture">
+                  <wp:docPr id="115305765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917658435" name="Picture"/>
+                          <pic:cNvPr id="115305765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151713252" name="Picture">
+                  <wp:docPr id="677499324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151713252" name="Picture"/>
+                          <pic:cNvPr id="677499324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204059643" name="Picture">
+                  <wp:docPr id="607568174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204059643" name="Picture"/>
+                          <pic:cNvPr id="607568174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546078230" name="Picture">
+                  <wp:docPr id="24191224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546078230" name="Picture"/>
+                          <pic:cNvPr id="24191224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582351573" name="Picture">
+                        <wp:docPr id="516324517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582351573" name="Picture"/>
+                                <pic:cNvPr id="516324517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493845959" name="Picture">
+                  <wp:docPr id="372832613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493845959" name="Picture"/>
+                          <pic:cNvPr id="372832613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563357410" name="Picture">
+                  <wp:docPr id="1625305869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563357410" name="Picture"/>
+                          <pic:cNvPr id="1625305869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126446244" name="Picture">
+                  <wp:docPr id="142748735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126446244" name="Picture"/>
+                          <pic:cNvPr id="142748735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>