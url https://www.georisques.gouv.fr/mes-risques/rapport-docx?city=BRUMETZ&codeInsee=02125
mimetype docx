--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195389590" name="Picture">
+                  <wp:docPr id="774636631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195389590" name="Picture"/>
+                          <pic:cNvPr id="774636631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531496159" name="Picture">
+                  <wp:docPr id="305522891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531496159" name="Picture"/>
+                          <pic:cNvPr id="305522891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264462536" name="Picture">
+                        <wp:docPr id="1519298857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264462536" name="Picture"/>
+                                <pic:cNvPr id="1519298857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916342831" name="Picture">
+                  <wp:docPr id="1915865632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916342831" name="Picture"/>
+                          <pic:cNvPr id="1915865632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887315711" name="Picture">
+                  <wp:docPr id="683068704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887315711" name="Picture"/>
+                          <pic:cNvPr id="683068704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030626217" name="Picture">
+                  <wp:docPr id="414843208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030626217" name="Picture"/>
+                          <pic:cNvPr id="414843208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020468932" name="Picture">
+                  <wp:docPr id="390592434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020468932" name="Picture"/>
+                          <pic:cNvPr id="390592434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927050559" name="Picture">
+                  <wp:docPr id="1323018849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927050559" name="Picture"/>
+                          <pic:cNvPr id="1323018849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908633271" name="Picture">
+                        <wp:docPr id="1161076352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908633271" name="Picture"/>
+                                <pic:cNvPr id="1161076352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057882345" name="Picture">
+                        <wp:docPr id="2098657795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057882345" name="Picture"/>
+                                <pic:cNvPr id="2098657795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233623581" name="Picture">
+                        <wp:docPr id="706925819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233623581" name="Picture"/>
+                                <pic:cNvPr id="706925819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889726818" name="Picture">
+                        <wp:docPr id="1169242708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889726818" name="Picture"/>
+                                <pic:cNvPr id="1169242708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182708785" name="Picture">
+                        <wp:docPr id="93364451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182708785" name="Picture"/>
+                                <pic:cNvPr id="93364451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442490788" name="Picture">
+                        <wp:docPr id="1188098214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442490788" name="Picture"/>
+                                <pic:cNvPr id="1188098214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219031916" name="Picture">
+                        <wp:docPr id="405061164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219031916" name="Picture"/>
+                                <pic:cNvPr id="405061164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792623417" name="Picture">
+                        <wp:docPr id="1746328258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792623417" name="Picture"/>
+                                <pic:cNvPr id="1746328258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432051024" name="Picture">
+                        <wp:docPr id="434334883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432051024" name="Picture"/>
+                                <pic:cNvPr id="434334883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815666229" name="Picture">
+                        <wp:docPr id="1247786673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815666229" name="Picture"/>
+                                <pic:cNvPr id="1247786673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206927069" name="Picture">
+                        <wp:docPr id="234781680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206927069" name="Picture"/>
+                                <pic:cNvPr id="234781680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684342193" name="Picture">
+                        <wp:docPr id="2050258648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684342193" name="Picture"/>
+                                <pic:cNvPr id="2050258648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035810220" name="Picture">
+                        <wp:docPr id="308245847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035810220" name="Picture"/>
+                                <pic:cNvPr id="308245847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241964459" name="Picture">
+                        <wp:docPr id="2073626327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241964459" name="Picture"/>
+                                <pic:cNvPr id="2073626327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376566886" name="Picture">
+                        <wp:docPr id="950937723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376566886" name="Picture"/>
+                                <pic:cNvPr id="950937723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661039582" name="Picture">
+                  <wp:docPr id="1470759933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661039582" name="Picture"/>
+                          <pic:cNvPr id="1470759933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385408269" name="Picture">
+                  <wp:docPr id="445739651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385408269" name="Picture"/>
+                          <pic:cNvPr id="445739651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556207895" name="Picture">
+                  <wp:docPr id="172138718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556207895" name="Picture"/>
+                          <pic:cNvPr id="172138718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902852999" name="Picture">
+                  <wp:docPr id="445309844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902852999" name="Picture"/>
+                          <pic:cNvPr id="445309844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489788317" name="Picture">
+                  <wp:docPr id="2022100166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489788317" name="Picture"/>
+                          <pic:cNvPr id="2022100166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513955578" name="Picture">
+                  <wp:docPr id="1102692246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513955578" name="Picture"/>
+                          <pic:cNvPr id="1102692246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528820254" name="Picture">
+                        <wp:docPr id="2146721989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528820254" name="Picture"/>
+                                <pic:cNvPr id="2146721989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605993547" name="Picture">
+                  <wp:docPr id="965121674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605993547" name="Picture"/>
+                          <pic:cNvPr id="965121674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596495392" name="Picture">
+                  <wp:docPr id="769331033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596495392" name="Picture"/>
+                          <pic:cNvPr id="769331033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775992835" name="Picture">
+                  <wp:docPr id="1903538287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775992835" name="Picture"/>
+                          <pic:cNvPr id="1903538287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114631754" name="Picture">
+                  <wp:docPr id="1487192311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114631754" name="Picture"/>
+                          <pic:cNvPr id="1487192311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041831154" name="Picture">
+                  <wp:docPr id="51079776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041831154" name="Picture"/>
+                          <pic:cNvPr id="51079776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685112010" name="Picture">
+                  <wp:docPr id="1413058737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685112010" name="Picture"/>
+                          <pic:cNvPr id="1413058737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492493962" name="Picture">
+                        <wp:docPr id="1524037881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492493962" name="Picture"/>
+                                <pic:cNvPr id="1524037881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294886642" name="Picture">
+                  <wp:docPr id="724638531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294886642" name="Picture"/>
+                          <pic:cNvPr id="724638531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364856406" name="Picture">
+                  <wp:docPr id="2691909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364856406" name="Picture"/>
+                          <pic:cNvPr id="2691909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799443998" name="Picture">
+                  <wp:docPr id="669966460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799443998" name="Picture"/>
+                          <pic:cNvPr id="669966460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551931698" name="Picture">
+                  <wp:docPr id="854353801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551931698" name="Picture"/>
+                          <pic:cNvPr id="854353801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884471706" name="Picture">
+                  <wp:docPr id="1727219762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884471706" name="Picture"/>
+                          <pic:cNvPr id="1727219762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005315339" name="Picture">
+                  <wp:docPr id="1492540160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005315339" name="Picture"/>
+                          <pic:cNvPr id="1492540160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30977,57 +30977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311218622" name="Picture">
+                  <wp:docPr id="1262511411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311218622" name="Picture"/>
+                          <pic:cNvPr id="1262511411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31066,57 +31066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982573913" name="Picture">
+                  <wp:docPr id="562305280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982573913" name="Picture"/>
+                          <pic:cNvPr id="562305280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31746,57 +31746,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911694372" name="Picture">
+                  <wp:docPr id="1150187614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911694372" name="Picture"/>
+                          <pic:cNvPr id="1150187614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32807,57 +32807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208292771" name="Picture">
+                  <wp:docPr id="1624458939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208292771" name="Picture"/>
+                          <pic:cNvPr id="1624458939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399907325" name="Picture">
+                  <wp:docPr id="107657668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399907325" name="Picture"/>
+                          <pic:cNvPr id="107657668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34368,57 +34368,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547349625" name="Picture">
+                  <wp:docPr id="198520976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547349625" name="Picture"/>
+                          <pic:cNvPr id="198520976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35565,57 +35565,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609634872" name="Picture">
+                        <wp:docPr id="896053852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609634872" name="Picture"/>
+                                <pic:cNvPr id="896053852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37735,57 +37735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260283440" name="Picture">
+                  <wp:docPr id="1595192353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260283440" name="Picture"/>
+                          <pic:cNvPr id="1595192353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37824,57 +37824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478390714" name="Picture">
+                  <wp:docPr id="1944504532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478390714" name="Picture"/>
+                          <pic:cNvPr id="1944504532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38468,57 +38468,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258569414" name="Picture">
+                  <wp:docPr id="57441958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258569414" name="Picture"/>
+                          <pic:cNvPr id="57441958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39466,57 +39466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529607386" name="Picture">
+                  <wp:docPr id="2139819953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529607386" name="Picture"/>
+                          <pic:cNvPr id="2139819953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39569,57 +39569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494427583" name="Picture">
+                  <wp:docPr id="1024569247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494427583" name="Picture"/>
+                          <pic:cNvPr id="1024569247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40946,57 +40946,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853464894" name="Picture">
+                  <wp:docPr id="2131938574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853464894" name="Picture"/>
+                          <pic:cNvPr id="2131938574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42089,57 +42089,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712797563" name="Picture">
+                        <wp:docPr id="762044379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712797563" name="Picture"/>
+                                <pic:cNvPr id="762044379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43360,57 +43360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292239971" name="Picture">
+                  <wp:docPr id="1236931288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292239971" name="Picture"/>
+                          <pic:cNvPr id="1236931288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43440,57 +43440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096795580" name="Picture">
+                  <wp:docPr id="151565722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096795580" name="Picture"/>
+                          <pic:cNvPr id="151565722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43919,57 +43919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139777711" name="Picture">
+                  <wp:docPr id="250719013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139777711" name="Picture"/>
+                          <pic:cNvPr id="250719013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45564,57 +45564,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353887941" name="Picture">
+                  <wp:docPr id="2080787386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353887941" name="Picture"/>
+                          <pic:cNvPr id="2080787386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45644,57 +45644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19053045" name="Picture">
+                  <wp:docPr id="634705425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19053045" name="Picture"/>
+                          <pic:cNvPr id="634705425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46123,57 +46123,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68370595" name="Picture">
+                  <wp:docPr id="652422492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68370595" name="Picture"/>
+                          <pic:cNvPr id="652422492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47718,57 +47718,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283338702" name="Picture">
+                  <wp:docPr id="645789254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283338702" name="Picture"/>
+                          <pic:cNvPr id="645789254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47789,57 +47789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476904101" name="Picture">
+                  <wp:docPr id="622512326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476904101" name="Picture"/>
+                          <pic:cNvPr id="622512326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48203,57 +48203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183813982" name="Picture">
+                  <wp:docPr id="447514868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183813982" name="Picture"/>
+                          <pic:cNvPr id="447514868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>