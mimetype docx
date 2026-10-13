--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888386914" name="Picture">
+                  <wp:docPr id="2116364896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888386914" name="Picture"/>
+                          <pic:cNvPr id="2116364896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603474828" name="Picture">
+                  <wp:docPr id="745265556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603474828" name="Picture"/>
+                          <pic:cNvPr id="745265556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989543043" name="Picture">
+                        <wp:docPr id="1282788443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989543043" name="Picture"/>
+                                <pic:cNvPr id="1282788443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919397721" name="Picture">
+                  <wp:docPr id="2063925818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919397721" name="Picture"/>
+                          <pic:cNvPr id="2063925818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751085270" name="Picture">
+                  <wp:docPr id="658607670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751085270" name="Picture"/>
+                          <pic:cNvPr id="658607670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736748060" name="Picture">
+                  <wp:docPr id="2096686111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736748060" name="Picture"/>
+                          <pic:cNvPr id="2096686111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359090539" name="Picture">
+                  <wp:docPr id="629284305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359090539" name="Picture"/>
+                          <pic:cNvPr id="629284305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224242121" name="Picture">
+                  <wp:docPr id="1947961198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224242121" name="Picture"/>
+                          <pic:cNvPr id="1947961198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565093348" name="Picture">
+                        <wp:docPr id="1767904960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565093348" name="Picture"/>
+                                <pic:cNvPr id="1767904960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091514691" name="Picture">
+                        <wp:docPr id="662153274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091514691" name="Picture"/>
+                                <pic:cNvPr id="662153274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628808335" name="Picture">
+                        <wp:docPr id="152773917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628808335" name="Picture"/>
+                                <pic:cNvPr id="152773917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177404216" name="Picture">
+                        <wp:docPr id="1486660720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177404216" name="Picture"/>
+                                <pic:cNvPr id="1486660720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35352160" name="Picture">
+                        <wp:docPr id="734615332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35352160" name="Picture"/>
+                                <pic:cNvPr id="734615332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179137023" name="Picture">
+                        <wp:docPr id="1496830871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179137023" name="Picture"/>
+                                <pic:cNvPr id="1496830871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700273121" name="Picture">
+                        <wp:docPr id="1268296297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700273121" name="Picture"/>
+                                <pic:cNvPr id="1268296297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577553677" name="Picture">
+                        <wp:docPr id="950497349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577553677" name="Picture"/>
+                                <pic:cNvPr id="950497349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483317236" name="Picture">
+                        <wp:docPr id="10370606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483317236" name="Picture"/>
+                                <pic:cNvPr id="10370606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844975905" name="Picture">
+                        <wp:docPr id="748725913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844975905" name="Picture"/>
+                                <pic:cNvPr id="748725913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701945648" name="Picture">
+                        <wp:docPr id="2105502176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701945648" name="Picture"/>
+                                <pic:cNvPr id="2105502176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1595065054" name="Picture">
+                        <wp:docPr id="313159317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1595065054" name="Picture"/>
+                                <pic:cNvPr id="313159317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859768908" name="Picture">
+                  <wp:docPr id="176427980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859768908" name="Picture"/>
+                          <pic:cNvPr id="176427980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43433861" name="Picture">
+                  <wp:docPr id="331887525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43433861" name="Picture"/>
+                          <pic:cNvPr id="331887525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910880979" name="Picture">
+                  <wp:docPr id="740082396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910880979" name="Picture"/>
+                          <pic:cNvPr id="740082396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270014883" name="Picture">
+                  <wp:docPr id="438262763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270014883" name="Picture"/>
+                          <pic:cNvPr id="438262763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864250972" name="Picture">
+                  <wp:docPr id="97710505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864250972" name="Picture"/>
+                          <pic:cNvPr id="97710505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066034317" name="Picture">
+                  <wp:docPr id="304999432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066034317" name="Picture"/>
+                          <pic:cNvPr id="304999432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178128380" name="Picture">
+                        <wp:docPr id="838474904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178128380" name="Picture"/>
+                                <pic:cNvPr id="838474904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211834078" name="Picture">
+                  <wp:docPr id="1267308491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211834078" name="Picture"/>
+                          <pic:cNvPr id="1267308491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601246598" name="Picture">
+                  <wp:docPr id="1275617717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601246598" name="Picture"/>
+                          <pic:cNvPr id="1275617717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597400763" name="Picture">
+                  <wp:docPr id="771205744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597400763" name="Picture"/>
+                          <pic:cNvPr id="771205744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405328700" name="Picture">
+                  <wp:docPr id="1426879357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405328700" name="Picture"/>
+                          <pic:cNvPr id="1426879357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586674303" name="Picture">
+                  <wp:docPr id="1501370465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586674303" name="Picture"/>
+                          <pic:cNvPr id="1501370465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079924698" name="Picture">
+                  <wp:docPr id="1513597138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079924698" name="Picture"/>
+                          <pic:cNvPr id="1513597138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57744386" name="Picture">
+                        <wp:docPr id="385215839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57744386" name="Picture"/>
+                                <pic:cNvPr id="385215839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099281873" name="Picture">
+                        <wp:docPr id="1210394423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099281873" name="Picture"/>
+                                <pic:cNvPr id="1210394423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251942639" name="Picture">
+                  <wp:docPr id="1896064121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251942639" name="Picture"/>
+                          <pic:cNvPr id="1896064121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179181458" name="Picture">
+                  <wp:docPr id="1049990030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179181458" name="Picture"/>
+                          <pic:cNvPr id="1049990030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391506149" name="Picture">
+                  <wp:docPr id="1829381729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391506149" name="Picture"/>
+                          <pic:cNvPr id="1829381729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500124661" name="Picture">
+                  <wp:docPr id="2141212614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500124661" name="Picture"/>
+                          <pic:cNvPr id="2141212614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928501213" name="Picture">
+                  <wp:docPr id="1414675263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928501213" name="Picture"/>
+                          <pic:cNvPr id="1414675263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680711712" name="Picture">
+                  <wp:docPr id="742708243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680711712" name="Picture"/>
+                          <pic:cNvPr id="742708243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971346400" name="Picture">
+                        <wp:docPr id="750928468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971346400" name="Picture"/>
+                                <pic:cNvPr id="750928468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817896028" name="Picture">
+                  <wp:docPr id="640483219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817896028" name="Picture"/>
+                          <pic:cNvPr id="640483219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234964196" name="Picture">
+                  <wp:docPr id="458230672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234964196" name="Picture"/>
+                          <pic:cNvPr id="458230672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389711672" name="Picture">
+                  <wp:docPr id="656391829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389711672" name="Picture"/>
+                          <pic:cNvPr id="656391829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431377575" name="Picture">
+                  <wp:docPr id="216295808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431377575" name="Picture"/>
+                          <pic:cNvPr id="216295808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919748115" name="Picture">
+                  <wp:docPr id="7768139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919748115" name="Picture"/>
+                          <pic:cNvPr id="7768139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952991307" name="Picture">
+                  <wp:docPr id="417646927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952991307" name="Picture"/>
+                          <pic:cNvPr id="417646927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877950881" name="Picture">
+                        <wp:docPr id="188389616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877950881" name="Picture"/>
+                                <pic:cNvPr id="188389616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015235889" name="Picture">
+                  <wp:docPr id="900372073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015235889" name="Picture"/>
+                          <pic:cNvPr id="900372073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219215932" name="Picture">
+                  <wp:docPr id="943062138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219215932" name="Picture"/>
+                          <pic:cNvPr id="943062138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584063523" name="Picture">
+                  <wp:docPr id="1557812763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584063523" name="Picture"/>
+                          <pic:cNvPr id="1557812763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>