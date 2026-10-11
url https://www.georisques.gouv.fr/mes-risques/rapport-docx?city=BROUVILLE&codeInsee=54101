--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052496638" name="Picture">
+                  <wp:docPr id="31807997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052496638" name="Picture"/>
+                          <pic:cNvPr id="31807997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672272631" name="Picture">
+                  <wp:docPr id="1004330052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672272631" name="Picture"/>
+                          <pic:cNvPr id="1004330052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947471152" name="Picture">
+                        <wp:docPr id="371455510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947471152" name="Picture"/>
+                                <pic:cNvPr id="371455510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604688827" name="Picture">
+                  <wp:docPr id="1903145923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604688827" name="Picture"/>
+                          <pic:cNvPr id="1903145923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672824601" name="Picture">
+                  <wp:docPr id="1488954188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672824601" name="Picture"/>
+                          <pic:cNvPr id="1488954188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275958044" name="Picture">
+                  <wp:docPr id="1387619147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275958044" name="Picture"/>
+                          <pic:cNvPr id="1387619147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954397022" name="Picture">
+                  <wp:docPr id="750561331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954397022" name="Picture"/>
+                          <pic:cNvPr id="750561331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860760357" name="Picture">
+                  <wp:docPr id="1677685985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860760357" name="Picture"/>
+                          <pic:cNvPr id="1677685985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948421151" name="Picture">
+                        <wp:docPr id="2033946253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948421151" name="Picture"/>
+                                <pic:cNvPr id="2033946253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="886320509" name="Picture">
+                        <wp:docPr id="1057331910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="886320509" name="Picture"/>
+                                <pic:cNvPr id="1057331910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380493238" name="Picture">
+                        <wp:docPr id="196126215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380493238" name="Picture"/>
+                                <pic:cNvPr id="196126215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543483430" name="Picture">
+                        <wp:docPr id="1642909487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543483430" name="Picture"/>
+                                <pic:cNvPr id="1642909487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971538124" name="Picture">
+                        <wp:docPr id="2026605117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971538124" name="Picture"/>
+                                <pic:cNvPr id="2026605117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64232788" name="Picture">
+                        <wp:docPr id="284588998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64232788" name="Picture"/>
+                                <pic:cNvPr id="284588998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562697337" name="Picture">
+                        <wp:docPr id="1910336388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562697337" name="Picture"/>
+                                <pic:cNvPr id="1910336388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827192964" name="Picture">
+                        <wp:docPr id="1428996211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827192964" name="Picture"/>
+                                <pic:cNvPr id="1428996211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598345130" name="Picture">
+                        <wp:docPr id="476796154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598345130" name="Picture"/>
+                                <pic:cNvPr id="476796154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570994642" name="Picture">
+                        <wp:docPr id="1727631774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570994642" name="Picture"/>
+                                <pic:cNvPr id="1727631774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824845693" name="Picture">
+                        <wp:docPr id="1351800014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824845693" name="Picture"/>
+                                <pic:cNvPr id="1351800014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771177296" name="Picture">
+                        <wp:docPr id="1906901836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771177296" name="Picture"/>
+                                <pic:cNvPr id="1906901836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308120253" name="Picture">
+                        <wp:docPr id="786733545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308120253" name="Picture"/>
+                                <pic:cNvPr id="786733545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308513804" name="Picture">
+                        <wp:docPr id="1097863651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308513804" name="Picture"/>
+                                <pic:cNvPr id="1097863651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497444301" name="Picture">
+                        <wp:docPr id="1627712607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497444301" name="Picture"/>
+                                <pic:cNvPr id="1627712607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700863865" name="Picture">
+                  <wp:docPr id="1773781199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700863865" name="Picture"/>
+                          <pic:cNvPr id="1773781199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854642742" name="Picture">
+                  <wp:docPr id="569745809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854642742" name="Picture"/>
+                          <pic:cNvPr id="569745809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242157156" name="Picture">
+                  <wp:docPr id="689738579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242157156" name="Picture"/>
+                          <pic:cNvPr id="689738579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311782728" name="Picture">
+                  <wp:docPr id="869440867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311782728" name="Picture"/>
+                          <pic:cNvPr id="869440867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009229746" name="Picture">
+                  <wp:docPr id="1103319509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009229746" name="Picture"/>
+                          <pic:cNvPr id="1103319509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125253698" name="Picture">
+                  <wp:docPr id="1582557456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125253698" name="Picture"/>
+                          <pic:cNvPr id="1582557456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773776935" name="Picture">
+                        <wp:docPr id="568810047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773776935" name="Picture"/>
+                                <pic:cNvPr id="568810047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190807250" name="Picture">
+                  <wp:docPr id="867385378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190807250" name="Picture"/>
+                          <pic:cNvPr id="867385378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640156327" name="Picture">
+                  <wp:docPr id="474281990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640156327" name="Picture"/>
+                          <pic:cNvPr id="474281990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45397709" name="Picture">
+                  <wp:docPr id="124350227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45397709" name="Picture"/>
+                          <pic:cNvPr id="124350227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424291930" name="Picture">
+                  <wp:docPr id="240005859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424291930" name="Picture"/>
+                          <pic:cNvPr id="240005859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756551241" name="Picture">
+                  <wp:docPr id="1881580525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756551241" name="Picture"/>
+                          <pic:cNvPr id="1881580525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183604877" name="Picture">
+                  <wp:docPr id="1146204140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183604877" name="Picture"/>
+                          <pic:cNvPr id="1146204140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504588798" name="Picture">
+                        <wp:docPr id="692244944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504588798" name="Picture"/>
+                                <pic:cNvPr id="692244944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1804352363" name="Picture">
+                        <wp:docPr id="749881867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1804352363" name="Picture"/>
+                                <pic:cNvPr id="749881867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859515261" name="Picture">
+                  <wp:docPr id="331465244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859515261" name="Picture"/>
+                          <pic:cNvPr id="331465244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847310063" name="Picture">
+                  <wp:docPr id="1815995133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847310063" name="Picture"/>
+                          <pic:cNvPr id="1815995133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052635787" name="Picture">
+                  <wp:docPr id="1160489053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052635787" name="Picture"/>
+                          <pic:cNvPr id="1160489053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626027529" name="Picture">
+                  <wp:docPr id="1020428859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626027529" name="Picture"/>
+                          <pic:cNvPr id="1020428859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957426779" name="Picture">
+                  <wp:docPr id="385544442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957426779" name="Picture"/>
+                          <pic:cNvPr id="385544442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507000788" name="Picture">
+                  <wp:docPr id="2009898563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507000788" name="Picture"/>
+                          <pic:cNvPr id="2009898563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137800586" name="Picture">
+                        <wp:docPr id="983299756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137800586" name="Picture"/>
+                                <pic:cNvPr id="983299756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38601093" name="Picture">
+                  <wp:docPr id="699812154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38601093" name="Picture"/>
+                          <pic:cNvPr id="699812154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868197400" name="Picture">
+                  <wp:docPr id="429726369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868197400" name="Picture"/>
+                          <pic:cNvPr id="429726369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132058089" name="Picture">
+                  <wp:docPr id="1748994400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132058089" name="Picture"/>
+                          <pic:cNvPr id="1748994400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57774831" name="Picture">
+                  <wp:docPr id="1609805533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57774831" name="Picture"/>
+                          <pic:cNvPr id="1609805533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370390884" name="Picture">
+                  <wp:docPr id="1482053846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370390884" name="Picture"/>
+                          <pic:cNvPr id="1482053846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133705617" name="Picture">
+                  <wp:docPr id="1221514119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133705617" name="Picture"/>
+                          <pic:cNvPr id="1221514119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127011712" name="Picture">
+                        <wp:docPr id="1930644853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127011712" name="Picture"/>
+                                <pic:cNvPr id="1930644853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396812805" name="Picture">
+                  <wp:docPr id="1308621435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396812805" name="Picture"/>
+                          <pic:cNvPr id="1308621435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726750226" name="Picture">
+                  <wp:docPr id="1247375574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726750226" name="Picture"/>
+                          <pic:cNvPr id="1247375574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261396547" name="Picture">
+                  <wp:docPr id="1924687297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261396547" name="Picture"/>
+                          <pic:cNvPr id="1924687297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62017297" name="Picture">
+                  <wp:docPr id="1300480834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62017297" name="Picture"/>
+                          <pic:cNvPr id="1300480834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904947785" name="Picture">
+                  <wp:docPr id="1437050708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904947785" name="Picture"/>
+                          <pic:cNvPr id="1437050708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773507268" name="Picture">
+                  <wp:docPr id="1398850606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773507268" name="Picture"/>
+                          <pic:cNvPr id="1398850606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099230401" name="Picture">
+                  <wp:docPr id="999642129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099230401" name="Picture"/>
+                          <pic:cNvPr id="999642129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548956190" name="Picture">
+                  <wp:docPr id="1386932861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548956190" name="Picture"/>
+                          <pic:cNvPr id="1386932861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55505172" name="Picture">
+                  <wp:docPr id="613423300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55505172" name="Picture"/>
+                          <pic:cNvPr id="613423300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>