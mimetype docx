--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888247328" name="Picture">
+                  <wp:docPr id="1957925017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888247328" name="Picture"/>
+                          <pic:cNvPr id="1957925017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528821503" name="Picture">
+                  <wp:docPr id="999659843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528821503" name="Picture"/>
+                          <pic:cNvPr id="999659843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685347259" name="Picture">
+                        <wp:docPr id="1685653837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685347259" name="Picture"/>
+                                <pic:cNvPr id="1685653837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661724133" name="Picture">
+                  <wp:docPr id="1072403562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661724133" name="Picture"/>
+                          <pic:cNvPr id="1072403562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958063533" name="Picture">
+                  <wp:docPr id="593108270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958063533" name="Picture"/>
+                          <pic:cNvPr id="593108270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15552373" name="Picture">
+                  <wp:docPr id="12492956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15552373" name="Picture"/>
+                          <pic:cNvPr id="12492956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395839755" name="Picture">
+                  <wp:docPr id="1239628054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395839755" name="Picture"/>
+                          <pic:cNvPr id="1239628054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975192306" name="Picture">
+                  <wp:docPr id="494921029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975192306" name="Picture"/>
+                          <pic:cNvPr id="494921029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844841176" name="Picture">
+                        <wp:docPr id="1407027133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844841176" name="Picture"/>
+                                <pic:cNvPr id="1407027133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079963781" name="Picture">
+                        <wp:docPr id="215957561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079963781" name="Picture"/>
+                                <pic:cNvPr id="215957561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119944493" name="Picture">
+                        <wp:docPr id="344928762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119944493" name="Picture"/>
+                                <pic:cNvPr id="344928762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074043053" name="Picture">
+                        <wp:docPr id="947950295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074043053" name="Picture"/>
+                                <pic:cNvPr id="947950295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452403793" name="Picture">
+                        <wp:docPr id="1369756669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452403793" name="Picture"/>
+                                <pic:cNvPr id="1369756669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70270154" name="Picture">
+                        <wp:docPr id="833888782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70270154" name="Picture"/>
+                                <pic:cNvPr id="833888782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200390302" name="Picture">
+                        <wp:docPr id="1376706522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200390302" name="Picture"/>
+                                <pic:cNvPr id="1376706522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163489628" name="Picture">
+                        <wp:docPr id="866369944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163489628" name="Picture"/>
+                                <pic:cNvPr id="866369944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204221916" name="Picture">
+                        <wp:docPr id="1417118425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204221916" name="Picture"/>
+                                <pic:cNvPr id="1417118425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298927996" name="Picture">
+                        <wp:docPr id="1459998738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298927996" name="Picture"/>
+                                <pic:cNvPr id="1459998738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773430379" name="Picture">
+                        <wp:docPr id="1463012837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773430379" name="Picture"/>
+                                <pic:cNvPr id="1463012837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344461269" name="Picture">
+                        <wp:docPr id="1652806633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344461269" name="Picture"/>
+                                <pic:cNvPr id="1652806633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1491758986" name="Picture">
+                        <wp:docPr id="204774106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1491758986" name="Picture"/>
+                                <pic:cNvPr id="204774106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810851" name="Picture">
+                        <wp:docPr id="2093357850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810851" name="Picture"/>
+                                <pic:cNvPr id="2093357850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250149566" name="Picture">
+                        <wp:docPr id="275480184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250149566" name="Picture"/>
+                                <pic:cNvPr id="275480184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467742170" name="Picture">
+                  <wp:docPr id="1858948624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467742170" name="Picture"/>
+                          <pic:cNvPr id="1858948624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087194579" name="Picture">
+                  <wp:docPr id="1563048949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087194579" name="Picture"/>
+                          <pic:cNvPr id="1563048949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700292852" name="Picture">
+                  <wp:docPr id="999363791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700292852" name="Picture"/>
+                          <pic:cNvPr id="999363791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249484833" name="Picture">
+                  <wp:docPr id="366491320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249484833" name="Picture"/>
+                          <pic:cNvPr id="366491320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726136963" name="Picture">
+                  <wp:docPr id="880373565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726136963" name="Picture"/>
+                          <pic:cNvPr id="880373565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591276842" name="Picture">
+                  <wp:docPr id="1443657358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591276842" name="Picture"/>
+                          <pic:cNvPr id="1443657358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274131329" name="Picture">
+                        <wp:docPr id="1028921054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274131329" name="Picture"/>
+                                <pic:cNvPr id="1028921054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331083384" name="Picture">
+                  <wp:docPr id="1696136959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331083384" name="Picture"/>
+                          <pic:cNvPr id="1696136959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256332151" name="Picture">
+                  <wp:docPr id="1662431421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256332151" name="Picture"/>
+                          <pic:cNvPr id="1662431421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687520767" name="Picture">
+                  <wp:docPr id="2129246439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687520767" name="Picture"/>
+                          <pic:cNvPr id="2129246439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82956385" name="Picture">
+                  <wp:docPr id="44370284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82956385" name="Picture"/>
+                          <pic:cNvPr id="44370284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677814705" name="Picture">
+                  <wp:docPr id="1323734787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677814705" name="Picture"/>
+                          <pic:cNvPr id="1323734787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334185929" name="Picture">
+                  <wp:docPr id="1291052901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334185929" name="Picture"/>
+                          <pic:cNvPr id="1291052901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518703162" name="Picture">
+                        <wp:docPr id="682346646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518703162" name="Picture"/>
+                                <pic:cNvPr id="682346646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455894995" name="Picture">
+                  <wp:docPr id="741095821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455894995" name="Picture"/>
+                          <pic:cNvPr id="741095821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689771298" name="Picture">
+                  <wp:docPr id="280669937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689771298" name="Picture"/>
+                          <pic:cNvPr id="280669937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990149515" name="Picture">
+                  <wp:docPr id="854518409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990149515" name="Picture"/>
+                          <pic:cNvPr id="854518409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831370554" name="Picture">
+                  <wp:docPr id="109016905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831370554" name="Picture"/>
+                          <pic:cNvPr id="109016905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160542339" name="Picture">
+                  <wp:docPr id="603686486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160542339" name="Picture"/>
+                          <pic:cNvPr id="603686486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833528327" name="Picture">
+                  <wp:docPr id="1912715691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833528327" name="Picture"/>
+                          <pic:cNvPr id="1912715691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2052353778" name="Picture">
+                        <wp:docPr id="2049573538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2052353778" name="Picture"/>
+                                <pic:cNvPr id="2049573538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659656804" name="Picture">
+                  <wp:docPr id="485844236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659656804" name="Picture"/>
+                          <pic:cNvPr id="485844236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384709211" name="Picture">
+                  <wp:docPr id="1471022432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384709211" name="Picture"/>
+                          <pic:cNvPr id="1471022432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192035590" name="Picture">
+                  <wp:docPr id="2109415973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192035590" name="Picture"/>
+                          <pic:cNvPr id="2109415973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711635381" name="Picture">
+                  <wp:docPr id="1649338693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711635381" name="Picture"/>
+                          <pic:cNvPr id="1649338693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066793607" name="Picture">
+                  <wp:docPr id="1173120361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066793607" name="Picture"/>
+                          <pic:cNvPr id="1173120361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631590008" name="Picture">
+                  <wp:docPr id="1642253819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631590008" name="Picture"/>
+                          <pic:cNvPr id="1642253819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088040493" name="Picture">
+                  <wp:docPr id="721153154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088040493" name="Picture"/>
+                          <pic:cNvPr id="721153154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668107146" name="Picture">
+                  <wp:docPr id="1777086129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668107146" name="Picture"/>
+                          <pic:cNvPr id="1777086129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724941453" name="Picture">
+                  <wp:docPr id="2082376804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724941453" name="Picture"/>
+                          <pic:cNvPr id="2082376804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608179478" name="Picture">
+                        <wp:docPr id="1831011658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608179478" name="Picture"/>
+                                <pic:cNvPr id="1831011658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497233330" name="Picture">
+                  <wp:docPr id="1708579110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497233330" name="Picture"/>
+                          <pic:cNvPr id="1708579110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79499525" name="Picture">
+                  <wp:docPr id="1823969616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79499525" name="Picture"/>
+                          <pic:cNvPr id="1823969616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528092173" name="Picture">
+                  <wp:docPr id="894717438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528092173" name="Picture"/>
+                          <pic:cNvPr id="894717438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528329991" name="Picture">
+                  <wp:docPr id="1421286942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528329991" name="Picture"/>
+                          <pic:cNvPr id="1421286942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105433121" name="Picture">
+                  <wp:docPr id="327524323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105433121" name="Picture"/>
+                          <pic:cNvPr id="327524323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189248307" name="Picture">
+                  <wp:docPr id="984227165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189248307" name="Picture"/>
+                          <pic:cNvPr id="984227165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932856752" name="Picture">
+                        <wp:docPr id="1775107818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932856752" name="Picture"/>
+                                <pic:cNvPr id="1775107818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644611328" name="Picture">
+                  <wp:docPr id="65492603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644611328" name="Picture"/>
+                          <pic:cNvPr id="65492603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362850724" name="Picture">
+                  <wp:docPr id="2034865644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362850724" name="Picture"/>
+                          <pic:cNvPr id="2034865644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972605500" name="Picture">
+                  <wp:docPr id="352121965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972605500" name="Picture"/>
+                          <pic:cNvPr id="352121965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>