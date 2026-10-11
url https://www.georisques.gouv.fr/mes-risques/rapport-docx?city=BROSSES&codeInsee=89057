--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382715615" name="Picture">
+                  <wp:docPr id="829919642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382715615" name="Picture"/>
+                          <pic:cNvPr id="829919642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069205314" name="Picture">
+                  <wp:docPr id="1014664548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069205314" name="Picture"/>
+                          <pic:cNvPr id="1014664548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32999030" name="Picture">
+                        <wp:docPr id="191670399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32999030" name="Picture"/>
+                                <pic:cNvPr id="191670399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232121074" name="Picture">
+                  <wp:docPr id="706179084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232121074" name="Picture"/>
+                          <pic:cNvPr id="706179084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366624733" name="Picture">
+                  <wp:docPr id="1886846535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366624733" name="Picture"/>
+                          <pic:cNvPr id="1886846535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687835312" name="Picture">
+                  <wp:docPr id="232463169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687835312" name="Picture"/>
+                          <pic:cNvPr id="232463169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237331906" name="Picture">
+                  <wp:docPr id="292497760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237331906" name="Picture"/>
+                          <pic:cNvPr id="292497760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121246449" name="Picture">
+                  <wp:docPr id="1972203973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121246449" name="Picture"/>
+                          <pic:cNvPr id="1972203973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422983246" name="Picture">
+                        <wp:docPr id="52271891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422983246" name="Picture"/>
+                                <pic:cNvPr id="52271891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970473211" name="Picture">
+                        <wp:docPr id="1010761572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970473211" name="Picture"/>
+                                <pic:cNvPr id="1010761572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306146265" name="Picture">
+                        <wp:docPr id="502378499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306146265" name="Picture"/>
+                                <pic:cNvPr id="502378499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114286638" name="Picture">
+                        <wp:docPr id="1145897330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114286638" name="Picture"/>
+                                <pic:cNvPr id="1145897330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882465984" name="Picture">
+                        <wp:docPr id="683517750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882465984" name="Picture"/>
+                                <pic:cNvPr id="683517750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511449015" name="Picture">
+                        <wp:docPr id="1310796799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511449015" name="Picture"/>
+                                <pic:cNvPr id="1310796799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460651650" name="Picture">
+                        <wp:docPr id="1591603286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460651650" name="Picture"/>
+                                <pic:cNvPr id="1591603286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952047702" name="Picture">
+                        <wp:docPr id="381889251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952047702" name="Picture"/>
+                                <pic:cNvPr id="381889251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744764389" name="Picture">
+                        <wp:docPr id="422032933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744764389" name="Picture"/>
+                                <pic:cNvPr id="422032933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095004023" name="Picture">
+                        <wp:docPr id="2103833562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095004023" name="Picture"/>
+                                <pic:cNvPr id="2103833562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071267078" name="Picture">
+                        <wp:docPr id="1104710723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071267078" name="Picture"/>
+                                <pic:cNvPr id="1104710723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182972495" name="Picture">
+                        <wp:docPr id="1076180312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182972495" name="Picture"/>
+                                <pic:cNvPr id="1076180312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037210668" name="Picture">
+                        <wp:docPr id="405399826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037210668" name="Picture"/>
+                                <pic:cNvPr id="405399826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384291085" name="Picture">
+                        <wp:docPr id="175320199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384291085" name="Picture"/>
+                                <pic:cNvPr id="175320199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124079539" name="Picture">
+                        <wp:docPr id="1447212024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124079539" name="Picture"/>
+                                <pic:cNvPr id="1447212024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513433182" name="Picture">
+                  <wp:docPr id="1869353606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513433182" name="Picture"/>
+                          <pic:cNvPr id="1869353606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782034177" name="Picture">
+                  <wp:docPr id="1946663372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782034177" name="Picture"/>
+                          <pic:cNvPr id="1946663372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147377177" name="Picture">
+                  <wp:docPr id="940356557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147377177" name="Picture"/>
+                          <pic:cNvPr id="940356557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315647513" name="Picture">
+                  <wp:docPr id="1867959817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315647513" name="Picture"/>
+                          <pic:cNvPr id="1867959817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139346868" name="Picture">
+                  <wp:docPr id="1587744345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139346868" name="Picture"/>
+                          <pic:cNvPr id="1587744345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94116133" name="Picture">
+                  <wp:docPr id="1980011203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94116133" name="Picture"/>
+                          <pic:cNvPr id="1980011203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274228850" name="Picture">
+                        <wp:docPr id="52991576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274228850" name="Picture"/>
+                                <pic:cNvPr id="52991576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987977771" name="Picture">
+                  <wp:docPr id="1367197193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987977771" name="Picture"/>
+                          <pic:cNvPr id="1367197193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513685466" name="Picture">
+                  <wp:docPr id="165496148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513685466" name="Picture"/>
+                          <pic:cNvPr id="165496148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302768013" name="Picture">
+                  <wp:docPr id="1317046369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302768013" name="Picture"/>
+                          <pic:cNvPr id="1317046369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12055417" name="Picture">
+                  <wp:docPr id="88454482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12055417" name="Picture"/>
+                          <pic:cNvPr id="88454482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468415777" name="Picture">
+                  <wp:docPr id="353405926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468415777" name="Picture"/>
+                          <pic:cNvPr id="353405926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685875692" name="Picture">
+                  <wp:docPr id="1809131153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685875692" name="Picture"/>
+                          <pic:cNvPr id="1809131153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289728006" name="Picture">
+                        <wp:docPr id="1129921329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289728006" name="Picture"/>
+                                <pic:cNvPr id="1129921329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032186026" name="Picture">
+                  <wp:docPr id="1616595009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032186026" name="Picture"/>
+                          <pic:cNvPr id="1616595009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258104997" name="Picture">
+                  <wp:docPr id="361112187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258104997" name="Picture"/>
+                          <pic:cNvPr id="361112187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495896633" name="Picture">
+                  <wp:docPr id="2085136583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495896633" name="Picture"/>
+                          <pic:cNvPr id="2085136583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554477760" name="Picture">
+                  <wp:docPr id="1042140256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554477760" name="Picture"/>
+                          <pic:cNvPr id="1042140256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185353998" name="Picture">
+                  <wp:docPr id="1287867746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185353998" name="Picture"/>
+                          <pic:cNvPr id="1287867746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543447596" name="Picture">
+                  <wp:docPr id="46477129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543447596" name="Picture"/>
+                          <pic:cNvPr id="46477129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016057473" name="Picture">
+                        <wp:docPr id="1147784358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016057473" name="Picture"/>
+                                <pic:cNvPr id="1147784358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159315105" name="Picture">
+                  <wp:docPr id="1350294377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159315105" name="Picture"/>
+                          <pic:cNvPr id="1350294377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633113503" name="Picture">
+                  <wp:docPr id="1526538556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633113503" name="Picture"/>
+                          <pic:cNvPr id="1526538556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060808960" name="Picture">
+                  <wp:docPr id="1490250400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060808960" name="Picture"/>
+                          <pic:cNvPr id="1490250400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33404,57 +33404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414870290" name="Picture">
+                  <wp:docPr id="1615068376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414870290" name="Picture"/>
+                          <pic:cNvPr id="1615068376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914876844" name="Picture">
+                  <wp:docPr id="595987482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914876844" name="Picture"/>
+                          <pic:cNvPr id="595987482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34137,57 +34137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592373879" name="Picture">
+                  <wp:docPr id="696176971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592373879" name="Picture"/>
+                          <pic:cNvPr id="696176971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35135,57 +35135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393225341" name="Picture">
+                  <wp:docPr id="511640847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393225341" name="Picture"/>
+                          <pic:cNvPr id="511640847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082326348" name="Picture">
+                  <wp:docPr id="1082272063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082326348" name="Picture"/>
+                          <pic:cNvPr id="1082272063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36615,57 +36615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462108999" name="Picture">
+                  <wp:docPr id="1955587528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462108999" name="Picture"/>
+                          <pic:cNvPr id="1955587528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37758,57 +37758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330859370" name="Picture">
+                        <wp:docPr id="1774414202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330859370" name="Picture"/>
+                                <pic:cNvPr id="1774414202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223347910" name="Picture">
+                  <wp:docPr id="1651073071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223347910" name="Picture"/>
+                          <pic:cNvPr id="1651073071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39208,57 +39208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735473532" name="Picture">
+                  <wp:docPr id="1752939932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735473532" name="Picture"/>
+                          <pic:cNvPr id="1752939932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39852,57 +39852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141814824" name="Picture">
+                  <wp:docPr id="1682487455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141814824" name="Picture"/>
+                          <pic:cNvPr id="1682487455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40850,57 +40850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46385372" name="Picture">
+                  <wp:docPr id="702694169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46385372" name="Picture"/>
+                          <pic:cNvPr id="702694169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40953,57 +40953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151816902" name="Picture">
+                  <wp:docPr id="1183252438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151816902" name="Picture"/>
+                          <pic:cNvPr id="1183252438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42330,57 +42330,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127915589" name="Picture">
+                  <wp:docPr id="1766014237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127915589" name="Picture"/>
+                          <pic:cNvPr id="1766014237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,57 +43473,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435440748" name="Picture">
+                        <wp:docPr id="442870801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435440748" name="Picture"/>
+                                <pic:cNvPr id="442870801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44744,57 +44744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722843771" name="Picture">
+                  <wp:docPr id="471802816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722843771" name="Picture"/>
+                          <pic:cNvPr id="471802816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44824,57 +44824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351377869" name="Picture">
+                  <wp:docPr id="528893750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351377869" name="Picture"/>
+                          <pic:cNvPr id="528893750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45303,57 +45303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357916054" name="Picture">
+                  <wp:docPr id="1538210703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357916054" name="Picture"/>
+                          <pic:cNvPr id="1538210703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47038,57 +47038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448627535" name="Picture">
+                  <wp:docPr id="1972199061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448627535" name="Picture"/>
+                          <pic:cNvPr id="1972199061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47109,57 +47109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702485570" name="Picture">
+                  <wp:docPr id="1478428901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702485570" name="Picture"/>
+                          <pic:cNvPr id="1478428901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47523,57 +47523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518311062" name="Picture">
+                  <wp:docPr id="2051941162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518311062" name="Picture"/>
+                          <pic:cNvPr id="2051941162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>