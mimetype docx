--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733144331" name="Picture">
+                  <wp:docPr id="1591176368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733144331" name="Picture"/>
+                          <pic:cNvPr id="1591176368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233703470" name="Picture">
+                  <wp:docPr id="1415479062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233703470" name="Picture"/>
+                          <pic:cNvPr id="1415479062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647189316" name="Picture">
+                        <wp:docPr id="719272387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647189316" name="Picture"/>
+                                <pic:cNvPr id="719272387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078792256" name="Picture">
+                  <wp:docPr id="180760735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078792256" name="Picture"/>
+                          <pic:cNvPr id="180760735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267753076" name="Picture">
+                  <wp:docPr id="1736620591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267753076" name="Picture"/>
+                          <pic:cNvPr id="1736620591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94875499" name="Picture">
+                  <wp:docPr id="454725838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94875499" name="Picture"/>
+                          <pic:cNvPr id="454725838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994049168" name="Picture">
+                  <wp:docPr id="621688061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994049168" name="Picture"/>
+                          <pic:cNvPr id="621688061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862528054" name="Picture">
+                  <wp:docPr id="1167983200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862528054" name="Picture"/>
+                          <pic:cNvPr id="1167983200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819173604" name="Picture">
+                        <wp:docPr id="1385117902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819173604" name="Picture"/>
+                                <pic:cNvPr id="1385117902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047556993" name="Picture">
+                        <wp:docPr id="324102233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047556993" name="Picture"/>
+                                <pic:cNvPr id="324102233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068539513" name="Picture">
+                        <wp:docPr id="728523049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068539513" name="Picture"/>
+                                <pic:cNvPr id="728523049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532143561" name="Picture">
+                        <wp:docPr id="714995895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532143561" name="Picture"/>
+                                <pic:cNvPr id="714995895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677769503" name="Picture">
+                        <wp:docPr id="745230015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677769503" name="Picture"/>
+                                <pic:cNvPr id="745230015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245959200" name="Picture">
+                        <wp:docPr id="1599708979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245959200" name="Picture"/>
+                                <pic:cNvPr id="1599708979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598725885" name="Picture">
+                        <wp:docPr id="265621143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598725885" name="Picture"/>
+                                <pic:cNvPr id="265621143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496156763" name="Picture">
+                        <wp:docPr id="1529249177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496156763" name="Picture"/>
+                                <pic:cNvPr id="1529249177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254915909" name="Picture">
+                        <wp:docPr id="1741405356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254915909" name="Picture"/>
+                                <pic:cNvPr id="1741405356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77512311" name="Picture">
+                        <wp:docPr id="1291494285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77512311" name="Picture"/>
+                                <pic:cNvPr id="1291494285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066408807" name="Picture">
+                        <wp:docPr id="12343894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066408807" name="Picture"/>
+                                <pic:cNvPr id="12343894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485463958" name="Picture">
+                        <wp:docPr id="1083501090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485463958" name="Picture"/>
+                                <pic:cNvPr id="1083501090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812218474" name="Picture">
+                        <wp:docPr id="1842256183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812218474" name="Picture"/>
+                                <pic:cNvPr id="1842256183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633873803" name="Picture">
+                        <wp:docPr id="1171924636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633873803" name="Picture"/>
+                                <pic:cNvPr id="1171924636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989012811" name="Picture">
+                        <wp:docPr id="1415550366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989012811" name="Picture"/>
+                                <pic:cNvPr id="1415550366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048738960" name="Picture">
+                  <wp:docPr id="626265723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048738960" name="Picture"/>
+                          <pic:cNvPr id="626265723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594255709" name="Picture">
+                  <wp:docPr id="1618613941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594255709" name="Picture"/>
+                          <pic:cNvPr id="1618613941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826284282" name="Picture">
+                  <wp:docPr id="547588728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826284282" name="Picture"/>
+                          <pic:cNvPr id="547588728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404551426" name="Picture">
+                  <wp:docPr id="411180465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404551426" name="Picture"/>
+                          <pic:cNvPr id="411180465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326700801" name="Picture">
+                  <wp:docPr id="34569532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326700801" name="Picture"/>
+                          <pic:cNvPr id="34569532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311429012" name="Picture">
+                  <wp:docPr id="746464316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311429012" name="Picture"/>
+                          <pic:cNvPr id="746464316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437944211" name="Picture">
+                        <wp:docPr id="214633676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437944211" name="Picture"/>
+                                <pic:cNvPr id="214633676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992675403" name="Picture">
+                  <wp:docPr id="1159771084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992675403" name="Picture"/>
+                          <pic:cNvPr id="1159771084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022673487" name="Picture">
+                  <wp:docPr id="1825639754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022673487" name="Picture"/>
+                          <pic:cNvPr id="1825639754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126462748" name="Picture">
+                  <wp:docPr id="950587760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126462748" name="Picture"/>
+                          <pic:cNvPr id="950587760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812171334" name="Picture">
+                  <wp:docPr id="535926024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812171334" name="Picture"/>
+                          <pic:cNvPr id="535926024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468410218" name="Picture">
+                  <wp:docPr id="1601993811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468410218" name="Picture"/>
+                          <pic:cNvPr id="1601993811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589806069" name="Picture">
+                  <wp:docPr id="475483298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589806069" name="Picture"/>
+                          <pic:cNvPr id="475483298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462913055" name="Picture">
+                        <wp:docPr id="818899761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462913055" name="Picture"/>
+                                <pic:cNvPr id="818899761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489010215" name="Picture">
+                  <wp:docPr id="383452118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489010215" name="Picture"/>
+                          <pic:cNvPr id="383452118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831649120" name="Picture">
+                  <wp:docPr id="2071645350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831649120" name="Picture"/>
+                          <pic:cNvPr id="2071645350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746482902" name="Picture">
+                  <wp:docPr id="1575266430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746482902" name="Picture"/>
+                          <pic:cNvPr id="1575266430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470558929" name="Picture">
+                  <wp:docPr id="1427010965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470558929" name="Picture"/>
+                          <pic:cNvPr id="1427010965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238847151" name="Picture">
+                  <wp:docPr id="531654279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238847151" name="Picture"/>
+                          <pic:cNvPr id="531654279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22022968" name="Picture">
+                  <wp:docPr id="1301706174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22022968" name="Picture"/>
+                          <pic:cNvPr id="1301706174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541973775" name="Picture">
+                        <wp:docPr id="965665054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541973775" name="Picture"/>
+                                <pic:cNvPr id="965665054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524661889" name="Picture">
+                  <wp:docPr id="1204504596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524661889" name="Picture"/>
+                          <pic:cNvPr id="1204504596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618909569" name="Picture">
+                  <wp:docPr id="1675064870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618909569" name="Picture"/>
+                          <pic:cNvPr id="1675064870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469690924" name="Picture">
+                  <wp:docPr id="1000715040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469690924" name="Picture"/>
+                          <pic:cNvPr id="1000715040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144541016" name="Picture">
+                  <wp:docPr id="981791379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144541016" name="Picture"/>
+                          <pic:cNvPr id="981791379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300956729" name="Picture">
+                  <wp:docPr id="1243206757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300956729" name="Picture"/>
+                          <pic:cNvPr id="1243206757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251347043" name="Picture">
+                  <wp:docPr id="1690506065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251347043" name="Picture"/>
+                          <pic:cNvPr id="1690506065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289074341" name="Picture">
+                        <wp:docPr id="1691247971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289074341" name="Picture"/>
+                                <pic:cNvPr id="1691247971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167482553" name="Picture">
+                  <wp:docPr id="409709360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167482553" name="Picture"/>
+                          <pic:cNvPr id="409709360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144486717" name="Picture">
+                  <wp:docPr id="307676836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144486717" name="Picture"/>
+                          <pic:cNvPr id="307676836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028254329" name="Picture">
+                  <wp:docPr id="768258025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028254329" name="Picture"/>
+                          <pic:cNvPr id="768258025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776945915" name="Picture">
+                  <wp:docPr id="1486095282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776945915" name="Picture"/>
+                          <pic:cNvPr id="1486095282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626838344" name="Picture">
+                  <wp:docPr id="1286156180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626838344" name="Picture"/>
+                          <pic:cNvPr id="1286156180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133931859" name="Picture">
+                  <wp:docPr id="817595682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133931859" name="Picture"/>
+                          <pic:cNvPr id="817595682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5499106" name="Picture">
+                  <wp:docPr id="896260398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5499106" name="Picture"/>
+                          <pic:cNvPr id="896260398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906236279" name="Picture">
+                  <wp:docPr id="1076320927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906236279" name="Picture"/>
+                          <pic:cNvPr id="1076320927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457916698" name="Picture">
+                  <wp:docPr id="534067985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457916698" name="Picture"/>
+                          <pic:cNvPr id="534067985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>