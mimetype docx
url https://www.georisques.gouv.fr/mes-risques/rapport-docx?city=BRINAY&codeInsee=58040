--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408971960" name="Picture">
+                  <wp:docPr id="835222689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408971960" name="Picture"/>
+                          <pic:cNvPr id="835222689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335214701" name="Picture">
+                  <wp:docPr id="1220740355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335214701" name="Picture"/>
+                          <pic:cNvPr id="1220740355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604259747" name="Picture">
+                        <wp:docPr id="34462443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604259747" name="Picture"/>
+                                <pic:cNvPr id="34462443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148983861" name="Picture">
+                  <wp:docPr id="63783276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148983861" name="Picture"/>
+                          <pic:cNvPr id="63783276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519666940" name="Picture">
+                  <wp:docPr id="35922820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519666940" name="Picture"/>
+                          <pic:cNvPr id="35922820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806923022" name="Picture">
+                  <wp:docPr id="439396278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806923022" name="Picture"/>
+                          <pic:cNvPr id="439396278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421689740" name="Picture">
+                  <wp:docPr id="1066494466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421689740" name="Picture"/>
+                          <pic:cNvPr id="1066494466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167967076" name="Picture">
+                  <wp:docPr id="1036175966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167967076" name="Picture"/>
+                          <pic:cNvPr id="1036175966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873433930" name="Picture">
+                        <wp:docPr id="1368639957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873433930" name="Picture"/>
+                                <pic:cNvPr id="1368639957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390385295" name="Picture">
+                        <wp:docPr id="1199508214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390385295" name="Picture"/>
+                                <pic:cNvPr id="1199508214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048361118" name="Picture">
+                        <wp:docPr id="2138766037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048361118" name="Picture"/>
+                                <pic:cNvPr id="2138766037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937071117" name="Picture">
+                        <wp:docPr id="642267394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937071117" name="Picture"/>
+                                <pic:cNvPr id="642267394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841651817" name="Picture">
+                        <wp:docPr id="84541091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841651817" name="Picture"/>
+                                <pic:cNvPr id="84541091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416207626" name="Picture">
+                        <wp:docPr id="634909846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416207626" name="Picture"/>
+                                <pic:cNvPr id="634909846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145648325" name="Picture">
+                        <wp:docPr id="1955197482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145648325" name="Picture"/>
+                                <pic:cNvPr id="1955197482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984783808" name="Picture">
+                        <wp:docPr id="1143192380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984783808" name="Picture"/>
+                                <pic:cNvPr id="1143192380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879099091" name="Picture">
+                        <wp:docPr id="198056840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879099091" name="Picture"/>
+                                <pic:cNvPr id="198056840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450348643" name="Picture">
+                        <wp:docPr id="661895309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450348643" name="Picture"/>
+                                <pic:cNvPr id="661895309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518954611" name="Picture">
+                        <wp:docPr id="364014031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518954611" name="Picture"/>
+                                <pic:cNvPr id="364014031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424046987" name="Picture">
+                        <wp:docPr id="1710443036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424046987" name="Picture"/>
+                                <pic:cNvPr id="1710443036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212058002" name="Picture">
+                  <wp:docPr id="109978158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212058002" name="Picture"/>
+                          <pic:cNvPr id="109978158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798891291" name="Picture">
+                  <wp:docPr id="922045407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798891291" name="Picture"/>
+                          <pic:cNvPr id="922045407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784520697" name="Picture">
+                  <wp:docPr id="2041391249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784520697" name="Picture"/>
+                          <pic:cNvPr id="2041391249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979394187" name="Picture">
+                  <wp:docPr id="1082212142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979394187" name="Picture"/>
+                          <pic:cNvPr id="1082212142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867477771" name="Picture">
+                  <wp:docPr id="1682055058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867477771" name="Picture"/>
+                          <pic:cNvPr id="1682055058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021467988" name="Picture">
+                  <wp:docPr id="1548794101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021467988" name="Picture"/>
+                          <pic:cNvPr id="1548794101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821849253" name="Picture">
+                        <wp:docPr id="48124099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821849253" name="Picture"/>
+                                <pic:cNvPr id="48124099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397514864" name="Picture">
+                  <wp:docPr id="801662408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397514864" name="Picture"/>
+                          <pic:cNvPr id="801662408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87106887" name="Picture">
+                  <wp:docPr id="1394364282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87106887" name="Picture"/>
+                          <pic:cNvPr id="1394364282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459349504" name="Picture">
+                  <wp:docPr id="599016850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459349504" name="Picture"/>
+                          <pic:cNvPr id="599016850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630596112" name="Picture">
+                  <wp:docPr id="164476147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630596112" name="Picture"/>
+                          <pic:cNvPr id="164476147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013980634" name="Picture">
+                  <wp:docPr id="93678150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013980634" name="Picture"/>
+                          <pic:cNvPr id="93678150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293489834" name="Picture">
+                  <wp:docPr id="959597187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293489834" name="Picture"/>
+                          <pic:cNvPr id="959597187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693408484" name="Picture">
+                        <wp:docPr id="827545751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693408484" name="Picture"/>
+                                <pic:cNvPr id="827545751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635803292" name="Picture">
+                  <wp:docPr id="1908069263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635803292" name="Picture"/>
+                          <pic:cNvPr id="1908069263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037900488" name="Picture">
+                  <wp:docPr id="2020582603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037900488" name="Picture"/>
+                          <pic:cNvPr id="2020582603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965258574" name="Picture">
+                  <wp:docPr id="1482293377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965258574" name="Picture"/>
+                          <pic:cNvPr id="1482293377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175710597" name="Picture">
+                  <wp:docPr id="903425461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175710597" name="Picture"/>
+                          <pic:cNvPr id="903425461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584649290" name="Picture">
+                  <wp:docPr id="187816817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584649290" name="Picture"/>
+                          <pic:cNvPr id="187816817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562959697" name="Picture">
+                  <wp:docPr id="313534863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562959697" name="Picture"/>
+                          <pic:cNvPr id="313534863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301566967" name="Picture">
+                        <wp:docPr id="233052464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301566967" name="Picture"/>
+                                <pic:cNvPr id="233052464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974062665" name="Picture">
+                  <wp:docPr id="1973986354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974062665" name="Picture"/>
+                          <pic:cNvPr id="1973986354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536562260" name="Picture">
+                  <wp:docPr id="1709224224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536562260" name="Picture"/>
+                          <pic:cNvPr id="1709224224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107348591" name="Picture">
+                  <wp:docPr id="1222646069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107348591" name="Picture"/>
+                          <pic:cNvPr id="1222646069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500776020" name="Picture">
+                  <wp:docPr id="141042428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500776020" name="Picture"/>
+                          <pic:cNvPr id="141042428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836596018" name="Picture">
+                  <wp:docPr id="709809496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836596018" name="Picture"/>
+                          <pic:cNvPr id="709809496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827489710" name="Picture">
+                  <wp:docPr id="191151856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827489710" name="Picture"/>
+                          <pic:cNvPr id="191151856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209770677" name="Picture">
+                        <wp:docPr id="248544212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209770677" name="Picture"/>
+                                <pic:cNvPr id="248544212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773684102" name="Picture">
+                  <wp:docPr id="544065472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773684102" name="Picture"/>
+                          <pic:cNvPr id="544065472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599697012" name="Picture">
+                  <wp:docPr id="359841754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599697012" name="Picture"/>
+                          <pic:cNvPr id="359841754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117231130" name="Picture">
+                  <wp:docPr id="201756708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117231130" name="Picture"/>
+                          <pic:cNvPr id="201756708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>