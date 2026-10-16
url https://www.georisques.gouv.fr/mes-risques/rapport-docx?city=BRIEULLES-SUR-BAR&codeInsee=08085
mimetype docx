--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474947816" name="Picture">
+                  <wp:docPr id="1144138491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474947816" name="Picture"/>
+                          <pic:cNvPr id="1144138491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12788517" name="Picture">
+                  <wp:docPr id="787179211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12788517" name="Picture"/>
+                          <pic:cNvPr id="787179211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305434281" name="Picture">
+                        <wp:docPr id="686278711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305434281" name="Picture"/>
+                                <pic:cNvPr id="686278711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199157452" name="Picture">
+                  <wp:docPr id="1522724609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199157452" name="Picture"/>
+                          <pic:cNvPr id="1522724609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568072695" name="Picture">
+                  <wp:docPr id="469351047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568072695" name="Picture"/>
+                          <pic:cNvPr id="469351047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171536054" name="Picture">
+                  <wp:docPr id="1687145407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171536054" name="Picture"/>
+                          <pic:cNvPr id="1687145407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712263895" name="Picture">
+                  <wp:docPr id="100283967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712263895" name="Picture"/>
+                          <pic:cNvPr id="100283967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574762218" name="Picture">
+                  <wp:docPr id="157879037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574762218" name="Picture"/>
+                          <pic:cNvPr id="157879037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782505093" name="Picture">
+                        <wp:docPr id="514540229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782505093" name="Picture"/>
+                                <pic:cNvPr id="514540229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025201694" name="Picture">
+                        <wp:docPr id="112051260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025201694" name="Picture"/>
+                                <pic:cNvPr id="112051260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154466876" name="Picture">
+                        <wp:docPr id="1783042080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154466876" name="Picture"/>
+                                <pic:cNvPr id="1783042080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738851586" name="Picture">
+                        <wp:docPr id="631386616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738851586" name="Picture"/>
+                                <pic:cNvPr id="631386616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345101710" name="Picture">
+                        <wp:docPr id="1987199050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345101710" name="Picture"/>
+                                <pic:cNvPr id="1987199050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099357364" name="Picture">
+                        <wp:docPr id="1623407496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099357364" name="Picture"/>
+                                <pic:cNvPr id="1623407496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169789025" name="Picture">
+                        <wp:docPr id="698756610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169789025" name="Picture"/>
+                                <pic:cNvPr id="698756610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65406892" name="Picture">
+                        <wp:docPr id="1184426783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65406892" name="Picture"/>
+                                <pic:cNvPr id="1184426783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652124509" name="Picture">
+                        <wp:docPr id="1537359028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652124509" name="Picture"/>
+                                <pic:cNvPr id="1537359028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220188973" name="Picture">
+                        <wp:docPr id="1856509162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220188973" name="Picture"/>
+                                <pic:cNvPr id="1856509162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85128541" name="Picture">
+                        <wp:docPr id="1985561905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85128541" name="Picture"/>
+                                <pic:cNvPr id="1985561905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084481125" name="Picture">
+                        <wp:docPr id="529599082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084481125" name="Picture"/>
+                                <pic:cNvPr id="529599082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254145106" name="Picture">
+                        <wp:docPr id="1404141390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254145106" name="Picture"/>
+                                <pic:cNvPr id="1404141390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381854546" name="Picture">
+                        <wp:docPr id="1316541687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381854546" name="Picture"/>
+                                <pic:cNvPr id="1316541687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686235709" name="Picture">
+                        <wp:docPr id="1527067770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686235709" name="Picture"/>
+                                <pic:cNvPr id="1527067770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593179290" name="Picture">
+                        <wp:docPr id="1303909079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593179290" name="Picture"/>
+                                <pic:cNvPr id="1303909079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069393979" name="Picture">
+                        <wp:docPr id="583113401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069393979" name="Picture"/>
+                                <pic:cNvPr id="583113401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747133760" name="Picture">
+                        <wp:docPr id="1643297470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747133760" name="Picture"/>
+                                <pic:cNvPr id="1643297470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641119226" name="Picture">
+                  <wp:docPr id="129476662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641119226" name="Picture"/>
+                          <pic:cNvPr id="129476662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750202829" name="Picture">
+                  <wp:docPr id="1313106271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750202829" name="Picture"/>
+                          <pic:cNvPr id="1313106271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816819984" name="Picture">
+                  <wp:docPr id="118075711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816819984" name="Picture"/>
+                          <pic:cNvPr id="118075711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809690102" name="Picture">
+                  <wp:docPr id="1060440761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809690102" name="Picture"/>
+                          <pic:cNvPr id="1060440761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497021110" name="Picture">
+                  <wp:docPr id="1449906332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497021110" name="Picture"/>
+                          <pic:cNvPr id="1449906332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661070958" name="Picture">
+                  <wp:docPr id="1404766652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661070958" name="Picture"/>
+                          <pic:cNvPr id="1404766652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822964617" name="Picture">
+                        <wp:docPr id="1634897601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822964617" name="Picture"/>
+                                <pic:cNvPr id="1634897601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139750118" name="Picture">
+                  <wp:docPr id="35999563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139750118" name="Picture"/>
+                          <pic:cNvPr id="35999563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167634930" name="Picture">
+                  <wp:docPr id="743649281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167634930" name="Picture"/>
+                          <pic:cNvPr id="743649281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532873713" name="Picture">
+                  <wp:docPr id="1495447500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532873713" name="Picture"/>
+                          <pic:cNvPr id="1495447500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998925721" name="Picture">
+                  <wp:docPr id="350151144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998925721" name="Picture"/>
+                          <pic:cNvPr id="350151144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182281744" name="Picture">
+                  <wp:docPr id="38129617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182281744" name="Picture"/>
+                          <pic:cNvPr id="38129617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163843041" name="Picture">
+                  <wp:docPr id="949069731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163843041" name="Picture"/>
+                          <pic:cNvPr id="949069731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129101765" name="Picture">
+                        <wp:docPr id="377568950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129101765" name="Picture"/>
+                                <pic:cNvPr id="377568950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888394511" name="Picture">
+                  <wp:docPr id="588787578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888394511" name="Picture"/>
+                          <pic:cNvPr id="588787578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175816016" name="Picture">
+                  <wp:docPr id="1730853681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175816016" name="Picture"/>
+                          <pic:cNvPr id="1730853681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361422536" name="Picture">
+                  <wp:docPr id="388342353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361422536" name="Picture"/>
+                          <pic:cNvPr id="388342353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482794156" name="Picture">
+                  <wp:docPr id="417544415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482794156" name="Picture"/>
+                          <pic:cNvPr id="417544415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863562522" name="Picture">
+                  <wp:docPr id="1584197183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863562522" name="Picture"/>
+                          <pic:cNvPr id="1584197183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419994205" name="Picture">
+                  <wp:docPr id="1460456056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419994205" name="Picture"/>
+                          <pic:cNvPr id="1460456056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222886506" name="Picture">
+                        <wp:docPr id="1171494997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222886506" name="Picture"/>
+                                <pic:cNvPr id="1171494997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347376108" name="Picture">
+                  <wp:docPr id="1950209437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347376108" name="Picture"/>
+                          <pic:cNvPr id="1950209437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502117314" name="Picture">
+                  <wp:docPr id="1549825521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502117314" name="Picture"/>
+                          <pic:cNvPr id="1549825521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425965158" name="Picture">
+                  <wp:docPr id="1856370796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425965158" name="Picture"/>
+                          <pic:cNvPr id="1856370796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548535697" name="Picture">
+                  <wp:docPr id="1791219713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548535697" name="Picture"/>
+                          <pic:cNvPr id="1791219713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015828394" name="Picture">
+                  <wp:docPr id="177447858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015828394" name="Picture"/>
+                          <pic:cNvPr id="177447858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446147116" name="Picture">
+                  <wp:docPr id="1105704072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446147116" name="Picture"/>
+                          <pic:cNvPr id="1105704072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948252008" name="Picture">
+                        <wp:docPr id="121842341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948252008" name="Picture"/>
+                                <pic:cNvPr id="121842341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409213709" name="Picture">
+                  <wp:docPr id="2080152881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409213709" name="Picture"/>
+                          <pic:cNvPr id="2080152881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434384054" name="Picture">
+                  <wp:docPr id="1563282626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434384054" name="Picture"/>
+                          <pic:cNvPr id="1563282626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955058661" name="Picture">
+                  <wp:docPr id="643956570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955058661" name="Picture"/>
+                          <pic:cNvPr id="643956570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176502052" name="Picture">
+                  <wp:docPr id="1255026175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176502052" name="Picture"/>
+                          <pic:cNvPr id="1255026175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483262443" name="Picture">
+                  <wp:docPr id="1324102935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483262443" name="Picture"/>
+                          <pic:cNvPr id="1324102935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425402062" name="Picture">
+                  <wp:docPr id="1709272364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425402062" name="Picture"/>
+                          <pic:cNvPr id="1709272364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239434822" name="Picture">
+                  <wp:docPr id="83036099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239434822" name="Picture"/>
+                          <pic:cNvPr id="83036099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336524334" name="Picture">
+                  <wp:docPr id="1779794556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336524334" name="Picture"/>
+                          <pic:cNvPr id="1779794556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569049095" name="Picture">
+                  <wp:docPr id="1975533004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569049095" name="Picture"/>
+                          <pic:cNvPr id="1975533004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893056299" name="Picture">
+                  <wp:docPr id="146122402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893056299" name="Picture"/>
+                          <pic:cNvPr id="146122402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086779018" name="Picture">
+                  <wp:docPr id="20022590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086779018" name="Picture"/>
+                          <pic:cNvPr id="20022590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503975649" name="Picture">
+                  <wp:docPr id="1957742821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503975649" name="Picture"/>
+                          <pic:cNvPr id="1957742821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885275840" name="Picture">
+                  <wp:docPr id="807559036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885275840" name="Picture"/>
+                          <pic:cNvPr id="807559036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186267262" name="Picture">
+                  <wp:docPr id="410977792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186267262" name="Picture"/>
+                          <pic:cNvPr id="410977792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781331765" name="Picture">
+                  <wp:docPr id="1794132815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781331765" name="Picture"/>
+                          <pic:cNvPr id="1794132815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>