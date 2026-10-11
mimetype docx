--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324914879" name="Picture">
+                  <wp:docPr id="1566701406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324914879" name="Picture"/>
+                          <pic:cNvPr id="1566701406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713980171" name="Picture">
+                  <wp:docPr id="517222106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713980171" name="Picture"/>
+                          <pic:cNvPr id="517222106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515472843" name="Picture">
+                        <wp:docPr id="997278136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515472843" name="Picture"/>
+                                <pic:cNvPr id="997278136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640590105" name="Picture">
+                  <wp:docPr id="1251859506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640590105" name="Picture"/>
+                          <pic:cNvPr id="1251859506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795637295" name="Picture">
+                  <wp:docPr id="296970344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795637295" name="Picture"/>
+                          <pic:cNvPr id="296970344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200902787" name="Picture">
+                  <wp:docPr id="171783796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200902787" name="Picture"/>
+                          <pic:cNvPr id="171783796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749210292" name="Picture">
+                  <wp:docPr id="1507710341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749210292" name="Picture"/>
+                          <pic:cNvPr id="1507710341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384699866" name="Picture">
+                  <wp:docPr id="1557911808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384699866" name="Picture"/>
+                          <pic:cNvPr id="1557911808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926955629" name="Picture">
+                        <wp:docPr id="987917018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926955629" name="Picture"/>
+                                <pic:cNvPr id="987917018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959891216" name="Picture">
+                        <wp:docPr id="487530909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959891216" name="Picture"/>
+                                <pic:cNvPr id="487530909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100873057" name="Picture">
+                        <wp:docPr id="1744091264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100873057" name="Picture"/>
+                                <pic:cNvPr id="1744091264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002753188" name="Picture">
+                        <wp:docPr id="68268616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002753188" name="Picture"/>
+                                <pic:cNvPr id="68268616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840872060" name="Picture">
+                        <wp:docPr id="1322887091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840872060" name="Picture"/>
+                                <pic:cNvPr id="1322887091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909702676" name="Picture">
+                        <wp:docPr id="231017571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909702676" name="Picture"/>
+                                <pic:cNvPr id="231017571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419170096" name="Picture">
+                        <wp:docPr id="159094237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419170096" name="Picture"/>
+                                <pic:cNvPr id="159094237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580144980" name="Picture">
+                        <wp:docPr id="1382576230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580144980" name="Picture"/>
+                                <pic:cNvPr id="1382576230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324250023" name="Picture">
+                        <wp:docPr id="1482838338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324250023" name="Picture"/>
+                                <pic:cNvPr id="1482838338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042955069" name="Picture">
+                        <wp:docPr id="717859275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042955069" name="Picture"/>
+                                <pic:cNvPr id="717859275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455762791" name="Picture">
+                        <wp:docPr id="1250279311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455762791" name="Picture"/>
+                                <pic:cNvPr id="1250279311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452851196" name="Picture">
+                        <wp:docPr id="1248436912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452851196" name="Picture"/>
+                                <pic:cNvPr id="1248436912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307890625" name="Picture">
+                  <wp:docPr id="1552513034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307890625" name="Picture"/>
+                          <pic:cNvPr id="1552513034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947930182" name="Picture">
+                  <wp:docPr id="1736430766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947930182" name="Picture"/>
+                          <pic:cNvPr id="1736430766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241459925" name="Picture">
+                  <wp:docPr id="837961583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241459925" name="Picture"/>
+                          <pic:cNvPr id="837961583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535635790" name="Picture">
+                  <wp:docPr id="559845581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535635790" name="Picture"/>
+                          <pic:cNvPr id="559845581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799048035" name="Picture">
+                  <wp:docPr id="111639811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799048035" name="Picture"/>
+                          <pic:cNvPr id="111639811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513148096" name="Picture">
+                  <wp:docPr id="1850287943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513148096" name="Picture"/>
+                          <pic:cNvPr id="1850287943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1217186286" name="Picture">
+                        <wp:docPr id="86832300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1217186286" name="Picture"/>
+                                <pic:cNvPr id="86832300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679083088" name="Picture">
+                        <wp:docPr id="1835342526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679083088" name="Picture"/>
+                                <pic:cNvPr id="1835342526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916543091" name="Picture">
+                  <wp:docPr id="1647375253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916543091" name="Picture"/>
+                          <pic:cNvPr id="1647375253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955315810" name="Picture">
+                  <wp:docPr id="431158994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955315810" name="Picture"/>
+                          <pic:cNvPr id="431158994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048168298" name="Picture">
+                  <wp:docPr id="1548206000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048168298" name="Picture"/>
+                          <pic:cNvPr id="1548206000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602778369" name="Picture">
+                  <wp:docPr id="670668661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602778369" name="Picture"/>
+                          <pic:cNvPr id="670668661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547216968" name="Picture">
+                  <wp:docPr id="1137830487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547216968" name="Picture"/>
+                          <pic:cNvPr id="1137830487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126376821" name="Picture">
+                  <wp:docPr id="291432008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126376821" name="Picture"/>
+                          <pic:cNvPr id="291432008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091652234" name="Picture">
+                        <wp:docPr id="1009190169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091652234" name="Picture"/>
+                                <pic:cNvPr id="1009190169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76014126" name="Picture">
+                  <wp:docPr id="1512953971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76014126" name="Picture"/>
+                          <pic:cNvPr id="1512953971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812858926" name="Picture">
+                  <wp:docPr id="703213533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812858926" name="Picture"/>
+                          <pic:cNvPr id="703213533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915749671" name="Picture">
+                  <wp:docPr id="1753171176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915749671" name="Picture"/>
+                          <pic:cNvPr id="1753171176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302085154" name="Picture">
+                  <wp:docPr id="2062389252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302085154" name="Picture"/>
+                          <pic:cNvPr id="2062389252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570064202" name="Picture">
+                  <wp:docPr id="333663869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570064202" name="Picture"/>
+                          <pic:cNvPr id="333663869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041164009" name="Picture">
+                  <wp:docPr id="534222001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041164009" name="Picture"/>
+                          <pic:cNvPr id="534222001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640025523" name="Picture">
+                        <wp:docPr id="339188104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640025523" name="Picture"/>
+                                <pic:cNvPr id="339188104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867943984" name="Picture">
+                  <wp:docPr id="929494435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867943984" name="Picture"/>
+                          <pic:cNvPr id="929494435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173501745" name="Picture">
+                  <wp:docPr id="1413972206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173501745" name="Picture"/>
+                          <pic:cNvPr id="1413972206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909406241" name="Picture">
+                  <wp:docPr id="1403275540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909406241" name="Picture"/>
+                          <pic:cNvPr id="1403275540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416306844" name="Picture">
+                  <wp:docPr id="582450030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416306844" name="Picture"/>
+                          <pic:cNvPr id="582450030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351541032" name="Picture">
+                  <wp:docPr id="585767834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351541032" name="Picture"/>
+                          <pic:cNvPr id="585767834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901883031" name="Picture">
+                  <wp:docPr id="1460746268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901883031" name="Picture"/>
+                          <pic:cNvPr id="1460746268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557838641" name="Picture">
+                        <wp:docPr id="773210736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557838641" name="Picture"/>
+                                <pic:cNvPr id="773210736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864361303" name="Picture">
+                  <wp:docPr id="1880710774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864361303" name="Picture"/>
+                          <pic:cNvPr id="1880710774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561857158" name="Picture">
+                  <wp:docPr id="2075807597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561857158" name="Picture"/>
+                          <pic:cNvPr id="2075807597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991304611" name="Picture">
+                  <wp:docPr id="1629569108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991304611" name="Picture"/>
+                          <pic:cNvPr id="1629569108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>