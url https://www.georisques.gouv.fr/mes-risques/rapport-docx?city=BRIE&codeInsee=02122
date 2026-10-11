--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890871429" name="Picture">
+                  <wp:docPr id="152140161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890871429" name="Picture"/>
+                          <pic:cNvPr id="152140161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049391452" name="Picture">
+                  <wp:docPr id="1810178188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049391452" name="Picture"/>
+                          <pic:cNvPr id="1810178188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041507856" name="Picture">
+                        <wp:docPr id="1376928740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041507856" name="Picture"/>
+                                <pic:cNvPr id="1376928740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73290457" name="Picture">
+                  <wp:docPr id="1482750293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73290457" name="Picture"/>
+                          <pic:cNvPr id="1482750293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560114586" name="Picture">
+                  <wp:docPr id="570031475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560114586" name="Picture"/>
+                          <pic:cNvPr id="570031475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114621012" name="Picture">
+                  <wp:docPr id="621565190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114621012" name="Picture"/>
+                          <pic:cNvPr id="621565190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459307573" name="Picture">
+                  <wp:docPr id="2090737535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459307573" name="Picture"/>
+                          <pic:cNvPr id="2090737535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18371132" name="Picture">
+                  <wp:docPr id="758754532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18371132" name="Picture"/>
+                          <pic:cNvPr id="758754532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919707238" name="Picture">
+                        <wp:docPr id="22508804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919707238" name="Picture"/>
+                                <pic:cNvPr id="22508804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690258645" name="Picture">
+                        <wp:docPr id="652008679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690258645" name="Picture"/>
+                                <pic:cNvPr id="652008679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067709502" name="Picture">
+                        <wp:docPr id="2091962696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067709502" name="Picture"/>
+                                <pic:cNvPr id="2091962696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909140731" name="Picture">
+                        <wp:docPr id="1378967060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909140731" name="Picture"/>
+                                <pic:cNvPr id="1378967060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821545428" name="Picture">
+                        <wp:docPr id="329803398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821545428" name="Picture"/>
+                                <pic:cNvPr id="329803398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2047787367" name="Picture">
+                        <wp:docPr id="573623871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2047787367" name="Picture"/>
+                                <pic:cNvPr id="573623871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037684015" name="Picture">
+                        <wp:docPr id="79321909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037684015" name="Picture"/>
+                                <pic:cNvPr id="79321909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633345014" name="Picture">
+                        <wp:docPr id="651689071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633345014" name="Picture"/>
+                                <pic:cNvPr id="651689071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337794644" name="Picture">
+                        <wp:docPr id="1072255568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337794644" name="Picture"/>
+                                <pic:cNvPr id="1072255568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224636407" name="Picture">
+                        <wp:docPr id="1634096293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224636407" name="Picture"/>
+                                <pic:cNvPr id="1634096293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136534990" name="Picture">
+                        <wp:docPr id="1710326896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136534990" name="Picture"/>
+                                <pic:cNvPr id="1710326896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943000466" name="Picture">
+                        <wp:docPr id="1312703398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943000466" name="Picture"/>
+                                <pic:cNvPr id="1312703398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740936014" name="Picture">
+                        <wp:docPr id="1845783736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740936014" name="Picture"/>
+                                <pic:cNvPr id="1845783736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556875878" name="Picture">
+                        <wp:docPr id="1541883818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556875878" name="Picture"/>
+                                <pic:cNvPr id="1541883818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821366278" name="Picture">
+                        <wp:docPr id="1871183384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821366278" name="Picture"/>
+                                <pic:cNvPr id="1871183384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822483797" name="Picture">
+                  <wp:docPr id="1310587140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822483797" name="Picture"/>
+                          <pic:cNvPr id="1310587140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300294799" name="Picture">
+                  <wp:docPr id="177086132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300294799" name="Picture"/>
+                          <pic:cNvPr id="177086132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266033999" name="Picture">
+                  <wp:docPr id="110852393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266033999" name="Picture"/>
+                          <pic:cNvPr id="110852393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373781155" name="Picture">
+                  <wp:docPr id="2067343033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373781155" name="Picture"/>
+                          <pic:cNvPr id="2067343033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6882511" name="Picture">
+                  <wp:docPr id="1402793710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6882511" name="Picture"/>
+                          <pic:cNvPr id="1402793710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908754811" name="Picture">
+                  <wp:docPr id="36386191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908754811" name="Picture"/>
+                          <pic:cNvPr id="36386191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403579076" name="Picture">
+                        <wp:docPr id="457002272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403579076" name="Picture"/>
+                                <pic:cNvPr id="457002272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673188826" name="Picture">
+                        <wp:docPr id="386980725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673188826" name="Picture"/>
+                                <pic:cNvPr id="386980725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717189970" name="Picture">
+                  <wp:docPr id="226052199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717189970" name="Picture"/>
+                          <pic:cNvPr id="226052199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219845651" name="Picture">
+                  <wp:docPr id="1674717546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219845651" name="Picture"/>
+                          <pic:cNvPr id="1674717546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951813231" name="Picture">
+                  <wp:docPr id="1913163030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951813231" name="Picture"/>
+                          <pic:cNvPr id="1913163030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092084397" name="Picture">
+                  <wp:docPr id="1199761521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092084397" name="Picture"/>
+                          <pic:cNvPr id="1199761521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211568102" name="Picture">
+                  <wp:docPr id="1970716612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211568102" name="Picture"/>
+                          <pic:cNvPr id="1970716612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57815096" name="Picture">
+                  <wp:docPr id="627833343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57815096" name="Picture"/>
+                          <pic:cNvPr id="627833343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24504,57 +24504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89590116" name="Picture">
+                        <wp:docPr id="683349517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89590116" name="Picture"/>
+                                <pic:cNvPr id="683349517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25923,57 +25923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295634535" name="Picture">
+                  <wp:docPr id="1478913779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295634535" name="Picture"/>
+                          <pic:cNvPr id="1478913779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26012,57 +26012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953321136" name="Picture">
+                  <wp:docPr id="697399872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953321136" name="Picture"/>
+                          <pic:cNvPr id="697399872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26701,57 +26701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045882466" name="Picture">
+                  <wp:docPr id="1944447557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045882466" name="Picture"/>
+                          <pic:cNvPr id="1944447557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27789,57 +27789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441864532" name="Picture">
+                  <wp:docPr id="21632432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441864532" name="Picture"/>
+                          <pic:cNvPr id="21632432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27892,57 +27892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070389601" name="Picture">
+                  <wp:docPr id="281505699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070389601" name="Picture"/>
+                          <pic:cNvPr id="281505699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29365,57 +29365,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983611626" name="Picture">
+                  <wp:docPr id="458576795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983611626" name="Picture"/>
+                          <pic:cNvPr id="458576795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32081,57 +32081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102632191" name="Picture">
+                  <wp:docPr id="1074294915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102632191" name="Picture"/>
+                          <pic:cNvPr id="1074294915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32170,57 +32170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116413527" name="Picture">
+                  <wp:docPr id="1911569042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116413527" name="Picture"/>
+                          <pic:cNvPr id="1911569042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32814,57 +32814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387084033" name="Picture">
+                  <wp:docPr id="1707686956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387084033" name="Picture"/>
+                          <pic:cNvPr id="1707686956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33812,57 +33812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774550042" name="Picture">
+                  <wp:docPr id="345369649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774550042" name="Picture"/>
+                          <pic:cNvPr id="345369649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33915,57 +33915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497257282" name="Picture">
+                  <wp:docPr id="858326892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497257282" name="Picture"/>
+                          <pic:cNvPr id="858326892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35292,57 +35292,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454520632" name="Picture">
+                  <wp:docPr id="1537177328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454520632" name="Picture"/>
+                          <pic:cNvPr id="1537177328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36435,57 +36435,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1142339183" name="Picture">
+                        <wp:docPr id="234283535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1142339183" name="Picture"/>
+                                <pic:cNvPr id="234283535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37796,57 +37796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683517306" name="Picture">
+                  <wp:docPr id="771636663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683517306" name="Picture"/>
+                          <pic:cNvPr id="771636663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37885,57 +37885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292549865" name="Picture">
+                  <wp:docPr id="1037882072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292549865" name="Picture"/>
+                          <pic:cNvPr id="1037882072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38529,57 +38529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551211427" name="Picture">
+                  <wp:docPr id="366946193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551211427" name="Picture"/>
+                          <pic:cNvPr id="366946193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39527,57 +39527,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255627448" name="Picture">
+                  <wp:docPr id="1906913919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255627448" name="Picture"/>
+                          <pic:cNvPr id="1906913919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39630,57 +39630,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386789005" name="Picture">
+                  <wp:docPr id="1928539726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386789005" name="Picture"/>
+                          <pic:cNvPr id="1928539726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41007,57 +41007,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883945451" name="Picture">
+                  <wp:docPr id="1953043170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883945451" name="Picture"/>
+                          <pic:cNvPr id="1953043170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42150,57 +42150,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145392698" name="Picture">
+                        <wp:docPr id="2146389008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145392698" name="Picture"/>
+                                <pic:cNvPr id="2146389008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43421,57 +43421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591828254" name="Picture">
+                  <wp:docPr id="493003983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591828254" name="Picture"/>
+                          <pic:cNvPr id="493003983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43501,57 +43501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931890769" name="Picture">
+                  <wp:docPr id="462915692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931890769" name="Picture"/>
+                          <pic:cNvPr id="462915692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43980,57 +43980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020927077" name="Picture">
+                  <wp:docPr id="1624117559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020927077" name="Picture"/>
+                          <pic:cNvPr id="1624117559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46247,57 +46247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134565477" name="Picture">
+                  <wp:docPr id="1361653542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134565477" name="Picture"/>
+                          <pic:cNvPr id="1361653542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46318,57 +46318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046450443" name="Picture">
+                  <wp:docPr id="1985616263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046450443" name="Picture"/>
+                          <pic:cNvPr id="1985616263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46732,57 +46732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376422801" name="Picture">
+                  <wp:docPr id="1712187858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376422801" name="Picture"/>
+                          <pic:cNvPr id="1712187858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>