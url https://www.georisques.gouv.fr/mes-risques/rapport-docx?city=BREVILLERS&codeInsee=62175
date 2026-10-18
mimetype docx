--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400852984" name="Picture">
+                  <wp:docPr id="68629052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400852984" name="Picture"/>
+                          <pic:cNvPr id="68629052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514596770" name="Picture">
+                  <wp:docPr id="1135912722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514596770" name="Picture"/>
+                          <pic:cNvPr id="1135912722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49986113" name="Picture">
+                        <wp:docPr id="659085842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49986113" name="Picture"/>
+                                <pic:cNvPr id="659085842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524679736" name="Picture">
+                  <wp:docPr id="1301399924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524679736" name="Picture"/>
+                          <pic:cNvPr id="1301399924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638770557" name="Picture">
+                  <wp:docPr id="290052095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638770557" name="Picture"/>
+                          <pic:cNvPr id="290052095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491844120" name="Picture">
+                  <wp:docPr id="677896989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491844120" name="Picture"/>
+                          <pic:cNvPr id="677896989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51031111" name="Picture">
+                  <wp:docPr id="574190191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51031111" name="Picture"/>
+                          <pic:cNvPr id="574190191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802332363" name="Picture">
+                  <wp:docPr id="1762930495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802332363" name="Picture"/>
+                          <pic:cNvPr id="1762930495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099064828" name="Picture">
+                        <wp:docPr id="1543903568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099064828" name="Picture"/>
+                                <pic:cNvPr id="1543903568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016565612" name="Picture">
+                        <wp:docPr id="1525789218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016565612" name="Picture"/>
+                                <pic:cNvPr id="1525789218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356950978" name="Picture">
+                        <wp:docPr id="1835098795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356950978" name="Picture"/>
+                                <pic:cNvPr id="1835098795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746158105" name="Picture">
+                        <wp:docPr id="1997266284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746158105" name="Picture"/>
+                                <pic:cNvPr id="1997266284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484662004" name="Picture">
+                        <wp:docPr id="1207927806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484662004" name="Picture"/>
+                                <pic:cNvPr id="1207927806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440372618" name="Picture">
+                        <wp:docPr id="1288189025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440372618" name="Picture"/>
+                                <pic:cNvPr id="1288189025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733523795" name="Picture">
+                        <wp:docPr id="1309355360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733523795" name="Picture"/>
+                                <pic:cNvPr id="1309355360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638696181" name="Picture">
+                        <wp:docPr id="1567100337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638696181" name="Picture"/>
+                                <pic:cNvPr id="1567100337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097646301" name="Picture">
+                        <wp:docPr id="2010688074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097646301" name="Picture"/>
+                                <pic:cNvPr id="2010688074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998377247" name="Picture">
+                        <wp:docPr id="295739839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998377247" name="Picture"/>
+                                <pic:cNvPr id="295739839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670561390" name="Picture">
+                        <wp:docPr id="1060093531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670561390" name="Picture"/>
+                                <pic:cNvPr id="1060093531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529903721" name="Picture">
+                        <wp:docPr id="1072334130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529903721" name="Picture"/>
+                                <pic:cNvPr id="1072334130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141302303" name="Picture">
+                        <wp:docPr id="1017817859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141302303" name="Picture"/>
+                                <pic:cNvPr id="1017817859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763964881" name="Picture">
+                        <wp:docPr id="1638027377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763964881" name="Picture"/>
+                                <pic:cNvPr id="1638027377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131468670" name="Picture">
+                        <wp:docPr id="683341725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131468670" name="Picture"/>
+                                <pic:cNvPr id="683341725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13022,57 +13022,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135433926" name="Picture">
+                        <wp:docPr id="33601265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135433926" name="Picture"/>
+                                <pic:cNvPr id="33601265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13369,57 +13369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243731561" name="Picture">
+                        <wp:docPr id="173632363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243731561" name="Picture"/>
+                                <pic:cNvPr id="173632363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13815,57 +13815,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882474498" name="Picture">
+                        <wp:docPr id="1138845363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882474498" name="Picture"/>
+                                <pic:cNvPr id="1138845363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024963087" name="Picture">
+                  <wp:docPr id="2111670890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024963087" name="Picture"/>
+                          <pic:cNvPr id="2111670890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589225163" name="Picture">
+                  <wp:docPr id="1995700982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589225163" name="Picture"/>
+                          <pic:cNvPr id="1995700982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377738924" name="Picture">
+                  <wp:docPr id="2084739294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377738924" name="Picture"/>
+                          <pic:cNvPr id="2084739294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086274775" name="Picture">
+                  <wp:docPr id="2139631304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086274775" name="Picture"/>
+                          <pic:cNvPr id="2139631304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112483890" name="Picture">
+                  <wp:docPr id="267170141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112483890" name="Picture"/>
+                          <pic:cNvPr id="267170141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285882951" name="Picture">
+                  <wp:docPr id="1189975985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285882951" name="Picture"/>
+                          <pic:cNvPr id="1189975985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868578351" name="Picture">
+                        <wp:docPr id="1461018439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868578351" name="Picture"/>
+                                <pic:cNvPr id="1461018439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246015370" name="Picture">
+                  <wp:docPr id="799427956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246015370" name="Picture"/>
+                          <pic:cNvPr id="799427956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51487142" name="Picture">
+                  <wp:docPr id="1424803178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51487142" name="Picture"/>
+                          <pic:cNvPr id="1424803178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468568551" name="Picture">
+                  <wp:docPr id="696145879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468568551" name="Picture"/>
+                          <pic:cNvPr id="696145879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696689223" name="Picture">
+                  <wp:docPr id="1237867714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696689223" name="Picture"/>
+                          <pic:cNvPr id="1237867714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007236687" name="Picture">
+                  <wp:docPr id="268355862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007236687" name="Picture"/>
+                          <pic:cNvPr id="268355862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381404049" name="Picture">
+                  <wp:docPr id="1369257800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381404049" name="Picture"/>
+                          <pic:cNvPr id="1369257800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426355206" name="Picture">
+                        <wp:docPr id="190351310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426355206" name="Picture"/>
+                                <pic:cNvPr id="190351310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26384,57 +26384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916067393" name="Picture">
+                  <wp:docPr id="1232827674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916067393" name="Picture"/>
+                          <pic:cNvPr id="1232827674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26473,57 +26473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743286084" name="Picture">
+                  <wp:docPr id="1622224929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743286084" name="Picture"/>
+                          <pic:cNvPr id="1622224929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27153,57 +27153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649105362" name="Picture">
+                  <wp:docPr id="187992613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649105362" name="Picture"/>
+                          <pic:cNvPr id="187992613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847453066" name="Picture">
+                  <wp:docPr id="533592222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847453066" name="Picture"/>
+                          <pic:cNvPr id="533592222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28317,57 +28317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461623138" name="Picture">
+                  <wp:docPr id="1465009713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461623138" name="Picture"/>
+                          <pic:cNvPr id="1465009713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29781,57 +29781,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592635953" name="Picture">
+                  <wp:docPr id="969057412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592635953" name="Picture"/>
+                          <pic:cNvPr id="969057412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30988,57 +30988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106789265" name="Picture">
+                        <wp:docPr id="1238088348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106789265" name="Picture"/>
+                                <pic:cNvPr id="1238088348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33314,57 +33314,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269426778" name="Picture">
+                  <wp:docPr id="1404176682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269426778" name="Picture"/>
+                          <pic:cNvPr id="1404176682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33403,57 +33403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928546464" name="Picture">
+                  <wp:docPr id="955877316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928546464" name="Picture"/>
+                          <pic:cNvPr id="955877316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34047,57 +34047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529479326" name="Picture">
+                  <wp:docPr id="745723165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529479326" name="Picture"/>
+                          <pic:cNvPr id="745723165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35045,57 +35045,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721859941" name="Picture">
+                  <wp:docPr id="706093302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721859941" name="Picture"/>
+                          <pic:cNvPr id="706093302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35148,57 +35148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309047662" name="Picture">
+                  <wp:docPr id="39963583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309047662" name="Picture"/>
+                          <pic:cNvPr id="39963583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36525,57 +36525,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541931747" name="Picture">
+                  <wp:docPr id="557398823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541931747" name="Picture"/>
+                          <pic:cNvPr id="557398823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37668,57 +37668,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606056304" name="Picture">
+                        <wp:docPr id="541985630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606056304" name="Picture"/>
+                                <pic:cNvPr id="541985630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39029,57 +39029,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843134768" name="Picture">
+                  <wp:docPr id="1212611699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843134768" name="Picture"/>
+                          <pic:cNvPr id="1212611699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39118,57 +39118,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599580054" name="Picture">
+                  <wp:docPr id="749709479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599580054" name="Picture"/>
+                          <pic:cNvPr id="749709479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39762,57 +39762,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103520494" name="Picture">
+                  <wp:docPr id="1834562128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103520494" name="Picture"/>
+                          <pic:cNvPr id="1834562128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40760,57 +40760,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015631655" name="Picture">
+                  <wp:docPr id="1692378772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015631655" name="Picture"/>
+                          <pic:cNvPr id="1692378772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40863,57 +40863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384032808" name="Picture">
+                  <wp:docPr id="1094300344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384032808" name="Picture"/>
+                          <pic:cNvPr id="1094300344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42240,57 +42240,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814286575" name="Picture">
+                  <wp:docPr id="1827622481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814286575" name="Picture"/>
+                          <pic:cNvPr id="1827622481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43383,57 +43383,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599314898" name="Picture">
+                        <wp:docPr id="1136069949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599314898" name="Picture"/>
+                                <pic:cNvPr id="1136069949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44741,57 +44741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374607842" name="Picture">
+                  <wp:docPr id="1438404316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374607842" name="Picture"/>
+                          <pic:cNvPr id="1438404316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44830,57 +44830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895326635" name="Picture">
+                  <wp:docPr id="1225219792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895326635" name="Picture"/>
+                          <pic:cNvPr id="1225219792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45453,57 +45453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587591070" name="Picture">
+                  <wp:docPr id="1505797624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587591070" name="Picture"/>
+                          <pic:cNvPr id="1505797624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46370,57 +46370,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366071289" name="Picture">
+                  <wp:docPr id="887804365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366071289" name="Picture"/>
+                          <pic:cNvPr id="887804365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46473,57 +46473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90119708" name="Picture">
+                  <wp:docPr id="650662406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90119708" name="Picture"/>
+                          <pic:cNvPr id="650662406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47796,57 +47796,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021474348" name="Picture">
+                  <wp:docPr id="108291220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021474348" name="Picture"/>
+                          <pic:cNvPr id="108291220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48431,57 +48431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95362753" name="Picture">
+                  <wp:docPr id="1648905790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95362753" name="Picture"/>
+                          <pic:cNvPr id="1648905790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48502,57 +48502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038087023" name="Picture">
+                  <wp:docPr id="1391170063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038087023" name="Picture"/>
+                          <pic:cNvPr id="1391170063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48916,57 +48916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689636882" name="Picture">
+                  <wp:docPr id="874082324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689636882" name="Picture"/>
+                          <pic:cNvPr id="874082324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>