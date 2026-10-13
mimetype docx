--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842876097" name="Picture">
+                  <wp:docPr id="405256226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842876097" name="Picture"/>
+                          <pic:cNvPr id="405256226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491965936" name="Picture">
+                  <wp:docPr id="109007861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491965936" name="Picture"/>
+                          <pic:cNvPr id="109007861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965319007" name="Picture">
+                        <wp:docPr id="1074788510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965319007" name="Picture"/>
+                                <pic:cNvPr id="1074788510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096934614" name="Picture">
+                  <wp:docPr id="255786898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096934614" name="Picture"/>
+                          <pic:cNvPr id="255786898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205375204" name="Picture">
+                  <wp:docPr id="175907453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205375204" name="Picture"/>
+                          <pic:cNvPr id="175907453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359402491" name="Picture">
+                  <wp:docPr id="1376672001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359402491" name="Picture"/>
+                          <pic:cNvPr id="1376672001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911215664" name="Picture">
+                  <wp:docPr id="177464817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911215664" name="Picture"/>
+                          <pic:cNvPr id="177464817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832295155" name="Picture">
+                  <wp:docPr id="1158108555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832295155" name="Picture"/>
+                          <pic:cNvPr id="1158108555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489055791" name="Picture">
+                        <wp:docPr id="696526925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489055791" name="Picture"/>
+                                <pic:cNvPr id="696526925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447139962" name="Picture">
+                        <wp:docPr id="1239939817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447139962" name="Picture"/>
+                                <pic:cNvPr id="1239939817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976473902" name="Picture">
+                        <wp:docPr id="697362035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976473902" name="Picture"/>
+                                <pic:cNvPr id="697362035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351650629" name="Picture">
+                        <wp:docPr id="1510779139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351650629" name="Picture"/>
+                                <pic:cNvPr id="1510779139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452139842" name="Picture">
+                        <wp:docPr id="388178639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452139842" name="Picture"/>
+                                <pic:cNvPr id="388178639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355359732" name="Picture">
+                        <wp:docPr id="1469896811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355359732" name="Picture"/>
+                                <pic:cNvPr id="1469896811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029250849" name="Picture">
+                        <wp:docPr id="28385148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029250849" name="Picture"/>
+                                <pic:cNvPr id="28385148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366115679" name="Picture">
+                        <wp:docPr id="157921782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366115679" name="Picture"/>
+                                <pic:cNvPr id="157921782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165193825" name="Picture">
+                        <wp:docPr id="1012647389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165193825" name="Picture"/>
+                                <pic:cNvPr id="1012647389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357576818" name="Picture">
+                        <wp:docPr id="303352485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357576818" name="Picture"/>
+                                <pic:cNvPr id="303352485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696550579" name="Picture">
+                        <wp:docPr id="642898035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696550579" name="Picture"/>
+                                <pic:cNvPr id="642898035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248525955" name="Picture">
+                        <wp:docPr id="207858920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248525955" name="Picture"/>
+                                <pic:cNvPr id="207858920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020538002" name="Picture">
+                        <wp:docPr id="837299296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020538002" name="Picture"/>
+                                <pic:cNvPr id="837299296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756040396" name="Picture">
+                        <wp:docPr id="1131619034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756040396" name="Picture"/>
+                                <pic:cNvPr id="1131619034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34176399" name="Picture">
+                        <wp:docPr id="1002984507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34176399" name="Picture"/>
+                                <pic:cNvPr id="1002984507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306976100" name="Picture">
+                        <wp:docPr id="546181449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306976100" name="Picture"/>
+                                <pic:cNvPr id="546181449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017436417" name="Picture">
+                        <wp:docPr id="801911163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017436417" name="Picture"/>
+                                <pic:cNvPr id="801911163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52798265" name="Picture">
+                        <wp:docPr id="2127333930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52798265" name="Picture"/>
+                                <pic:cNvPr id="2127333930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98877316" name="Picture">
+                  <wp:docPr id="1639091574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98877316" name="Picture"/>
+                          <pic:cNvPr id="1639091574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393055053" name="Picture">
+                  <wp:docPr id="1213101429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393055053" name="Picture"/>
+                          <pic:cNvPr id="1213101429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887801481" name="Picture">
+                  <wp:docPr id="375897426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887801481" name="Picture"/>
+                          <pic:cNvPr id="375897426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767786462" name="Picture">
+                  <wp:docPr id="652625850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767786462" name="Picture"/>
+                          <pic:cNvPr id="652625850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920021446" name="Picture">
+                  <wp:docPr id="547714596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920021446" name="Picture"/>
+                          <pic:cNvPr id="547714596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18271536" name="Picture">
+                  <wp:docPr id="1949070588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18271536" name="Picture"/>
+                          <pic:cNvPr id="1949070588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893035828" name="Picture">
+                        <wp:docPr id="1943337074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893035828" name="Picture"/>
+                                <pic:cNvPr id="1943337074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101481787" name="Picture">
+                  <wp:docPr id="70982217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101481787" name="Picture"/>
+                          <pic:cNvPr id="70982217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122065324" name="Picture">
+                  <wp:docPr id="1876323313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122065324" name="Picture"/>
+                          <pic:cNvPr id="1876323313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621500824" name="Picture">
+                  <wp:docPr id="991238417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621500824" name="Picture"/>
+                          <pic:cNvPr id="991238417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538816719" name="Picture">
+                  <wp:docPr id="685021099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538816719" name="Picture"/>
+                          <pic:cNvPr id="685021099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146520416" name="Picture">
+                  <wp:docPr id="1853781672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146520416" name="Picture"/>
+                          <pic:cNvPr id="1853781672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253935247" name="Picture">
+                  <wp:docPr id="1411479108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253935247" name="Picture"/>
+                          <pic:cNvPr id="1411479108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455097091" name="Picture">
+                        <wp:docPr id="1498869717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455097091" name="Picture"/>
+                                <pic:cNvPr id="1498869717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031745816" name="Picture">
+                  <wp:docPr id="102380013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031745816" name="Picture"/>
+                          <pic:cNvPr id="102380013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525998880" name="Picture">
+                  <wp:docPr id="414872898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525998880" name="Picture"/>
+                          <pic:cNvPr id="414872898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143999614" name="Picture">
+                  <wp:docPr id="755766574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143999614" name="Picture"/>
+                          <pic:cNvPr id="755766574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499385163" name="Picture">
+                  <wp:docPr id="35205146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499385163" name="Picture"/>
+                          <pic:cNvPr id="35205146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888868432" name="Picture">
+                  <wp:docPr id="1478533998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888868432" name="Picture"/>
+                          <pic:cNvPr id="1478533998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392193354" name="Picture">
+                  <wp:docPr id="1484758365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392193354" name="Picture"/>
+                          <pic:cNvPr id="1484758365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876523111" name="Picture">
+                        <wp:docPr id="362793073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876523111" name="Picture"/>
+                                <pic:cNvPr id="362793073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068779221" name="Picture">
+                  <wp:docPr id="825113322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068779221" name="Picture"/>
+                          <pic:cNvPr id="825113322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886630786" name="Picture">
+                  <wp:docPr id="2131645494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886630786" name="Picture"/>
+                          <pic:cNvPr id="2131645494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291215576" name="Picture">
+                  <wp:docPr id="1836194915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291215576" name="Picture"/>
+                          <pic:cNvPr id="1836194915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120529106" name="Picture">
+                  <wp:docPr id="481464562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120529106" name="Picture"/>
+                          <pic:cNvPr id="481464562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086694862" name="Picture">
+                  <wp:docPr id="596132783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086694862" name="Picture"/>
+                          <pic:cNvPr id="596132783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705499380" name="Picture">
+                  <wp:docPr id="1138238711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705499380" name="Picture"/>
+                          <pic:cNvPr id="1138238711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660789628" name="Picture">
+                        <wp:docPr id="514042571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660789628" name="Picture"/>
+                                <pic:cNvPr id="514042571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697310676" name="Picture">
+                  <wp:docPr id="484366964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697310676" name="Picture"/>
+                          <pic:cNvPr id="484366964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078434964" name="Picture">
+                  <wp:docPr id="1520707509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078434964" name="Picture"/>
+                          <pic:cNvPr id="1520707509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252088815" name="Picture">
+                  <wp:docPr id="1028136746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252088815" name="Picture"/>
+                          <pic:cNvPr id="1028136746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291925685" name="Picture">
+                  <wp:docPr id="477761147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291925685" name="Picture"/>
+                          <pic:cNvPr id="477761147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010017922" name="Picture">
+                  <wp:docPr id="424488195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010017922" name="Picture"/>
+                          <pic:cNvPr id="424488195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002228287" name="Picture">
+                  <wp:docPr id="789646199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002228287" name="Picture"/>
+                          <pic:cNvPr id="789646199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283038384" name="Picture">
+                  <wp:docPr id="742267878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283038384" name="Picture"/>
+                          <pic:cNvPr id="742267878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130289516" name="Picture">
+                  <wp:docPr id="198436773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130289516" name="Picture"/>
+                          <pic:cNvPr id="198436773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971149243" name="Picture">
+                  <wp:docPr id="1948107130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971149243" name="Picture"/>
+                          <pic:cNvPr id="1948107130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076022119" name="Picture">
+                  <wp:docPr id="1401763927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076022119" name="Picture"/>
+                          <pic:cNvPr id="1401763927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69976231" name="Picture">
+                  <wp:docPr id="826796233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69976231" name="Picture"/>
+                          <pic:cNvPr id="826796233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44646,51 +44646,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731066607" name="Picture">
+                  <wp:docPr id="2016395746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731066607" name="Picture"/>
+                          <pic:cNvPr id="2016395746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571394795" name="Picture">
+                  <wp:docPr id="1200225265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571394795" name="Picture"/>
+                          <pic:cNvPr id="1200225265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043529425" name="Picture">
+                  <wp:docPr id="1209361986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043529425" name="Picture"/>
+                          <pic:cNvPr id="1209361986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586115241" name="Picture">
+                  <wp:docPr id="685610706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586115241" name="Picture"/>
+                          <pic:cNvPr id="685610706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47662,51 +47662,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -47909,167 +47909,325 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3794478" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3794478</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3792959" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3792959</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -48557,50 +48715,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>