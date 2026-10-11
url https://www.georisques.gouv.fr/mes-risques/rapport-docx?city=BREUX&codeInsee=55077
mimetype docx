--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941775259" name="Picture">
+                  <wp:docPr id="1401838113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941775259" name="Picture"/>
+                          <pic:cNvPr id="1401838113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036795883" name="Picture">
+                  <wp:docPr id="1131033421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036795883" name="Picture"/>
+                          <pic:cNvPr id="1131033421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549332107" name="Picture">
+                        <wp:docPr id="347365999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549332107" name="Picture"/>
+                                <pic:cNvPr id="347365999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386247692" name="Picture">
+                  <wp:docPr id="1701109577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386247692" name="Picture"/>
+                          <pic:cNvPr id="1701109577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068866460" name="Picture">
+                  <wp:docPr id="2115876414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068866460" name="Picture"/>
+                          <pic:cNvPr id="2115876414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752608437" name="Picture">
+                  <wp:docPr id="686114692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752608437" name="Picture"/>
+                          <pic:cNvPr id="686114692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880643440" name="Picture">
+                  <wp:docPr id="751351044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880643440" name="Picture"/>
+                          <pic:cNvPr id="751351044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485700832" name="Picture">
+                  <wp:docPr id="1552105517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485700832" name="Picture"/>
+                          <pic:cNvPr id="1552105517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436514917" name="Picture">
+                        <wp:docPr id="1783531119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436514917" name="Picture"/>
+                                <pic:cNvPr id="1783531119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636548463" name="Picture">
+                        <wp:docPr id="1317450972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636548463" name="Picture"/>
+                                <pic:cNvPr id="1317450972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733983646" name="Picture">
+                        <wp:docPr id="103601465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733983646" name="Picture"/>
+                                <pic:cNvPr id="103601465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478100522" name="Picture">
+                        <wp:docPr id="1493450555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478100522" name="Picture"/>
+                                <pic:cNvPr id="1493450555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521615505" name="Picture">
+                        <wp:docPr id="41253821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521615505" name="Picture"/>
+                                <pic:cNvPr id="41253821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256903872" name="Picture">
+                        <wp:docPr id="1505606610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256903872" name="Picture"/>
+                                <pic:cNvPr id="1505606610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936313970" name="Picture">
+                        <wp:docPr id="1648564925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936313970" name="Picture"/>
+                                <pic:cNvPr id="1648564925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330015653" name="Picture">
+                        <wp:docPr id="681270085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330015653" name="Picture"/>
+                                <pic:cNvPr id="681270085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280202621" name="Picture">
+                        <wp:docPr id="1946089402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280202621" name="Picture"/>
+                                <pic:cNvPr id="1946089402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819704352" name="Picture">
+                        <wp:docPr id="1940710854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819704352" name="Picture"/>
+                                <pic:cNvPr id="1940710854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598087896" name="Picture">
+                        <wp:docPr id="2122364230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598087896" name="Picture"/>
+                                <pic:cNvPr id="2122364230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698342138" name="Picture">
+                        <wp:docPr id="1804617736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698342138" name="Picture"/>
+                                <pic:cNvPr id="1804617736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099229689" name="Picture">
+                        <wp:docPr id="1947739366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099229689" name="Picture"/>
+                                <pic:cNvPr id="1947739366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284836659" name="Picture">
+                        <wp:docPr id="2106347937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284836659" name="Picture"/>
+                                <pic:cNvPr id="2106347937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675824242" name="Picture">
+                        <wp:docPr id="241338452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675824242" name="Picture"/>
+                                <pic:cNvPr id="241338452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222849470" name="Picture">
+                  <wp:docPr id="117388097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222849470" name="Picture"/>
+                          <pic:cNvPr id="117388097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549479042" name="Picture">
+                  <wp:docPr id="1462929957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549479042" name="Picture"/>
+                          <pic:cNvPr id="1462929957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452379699" name="Picture">
+                  <wp:docPr id="838107181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452379699" name="Picture"/>
+                          <pic:cNvPr id="838107181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687358513" name="Picture">
+                  <wp:docPr id="886461819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687358513" name="Picture"/>
+                          <pic:cNvPr id="886461819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81671592" name="Picture">
+                  <wp:docPr id="560654935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81671592" name="Picture"/>
+                          <pic:cNvPr id="560654935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887239016" name="Picture">
+                  <wp:docPr id="195197068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887239016" name="Picture"/>
+                          <pic:cNvPr id="195197068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471528520" name="Picture">
+                        <wp:docPr id="1586751711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471528520" name="Picture"/>
+                                <pic:cNvPr id="1586751711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090250003" name="Picture">
+                  <wp:docPr id="902522721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090250003" name="Picture"/>
+                          <pic:cNvPr id="902522721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338501464" name="Picture">
+                  <wp:docPr id="1582390116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338501464" name="Picture"/>
+                          <pic:cNvPr id="1582390116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846588523" name="Picture">
+                  <wp:docPr id="533038433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846588523" name="Picture"/>
+                          <pic:cNvPr id="533038433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505334254" name="Picture">
+                  <wp:docPr id="1374968709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505334254" name="Picture"/>
+                          <pic:cNvPr id="1374968709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943064596" name="Picture">
+                  <wp:docPr id="2094670816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943064596" name="Picture"/>
+                          <pic:cNvPr id="2094670816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665990636" name="Picture">
+                  <wp:docPr id="1528873711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665990636" name="Picture"/>
+                          <pic:cNvPr id="1528873711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441053772" name="Picture">
+                        <wp:docPr id="182706184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441053772" name="Picture"/>
+                                <pic:cNvPr id="182706184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272721183" name="Picture">
+                  <wp:docPr id="673481550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272721183" name="Picture"/>
+                          <pic:cNvPr id="673481550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926878202" name="Picture">
+                  <wp:docPr id="803056852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926878202" name="Picture"/>
+                          <pic:cNvPr id="803056852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129541983" name="Picture">
+                  <wp:docPr id="807157813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129541983" name="Picture"/>
+                          <pic:cNvPr id="807157813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154181861" name="Picture">
+                  <wp:docPr id="513711245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154181861" name="Picture"/>
+                          <pic:cNvPr id="513711245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110583784" name="Picture">
+                  <wp:docPr id="594796294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110583784" name="Picture"/>
+                          <pic:cNvPr id="594796294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369358122" name="Picture">
+                  <wp:docPr id="267108318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369358122" name="Picture"/>
+                          <pic:cNvPr id="267108318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928145466" name="Picture">
+                        <wp:docPr id="1538818131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928145466" name="Picture"/>
+                                <pic:cNvPr id="1538818131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450594901" name="Picture">
+                  <wp:docPr id="1219997686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450594901" name="Picture"/>
+                          <pic:cNvPr id="1219997686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676794448" name="Picture">
+                  <wp:docPr id="1063298350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676794448" name="Picture"/>
+                          <pic:cNvPr id="1063298350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199973796" name="Picture">
+                  <wp:docPr id="541393033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199973796" name="Picture"/>
+                          <pic:cNvPr id="541393033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78602238" name="Picture">
+                  <wp:docPr id="708529878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78602238" name="Picture"/>
+                          <pic:cNvPr id="708529878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776367201" name="Picture">
+                  <wp:docPr id="273205098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776367201" name="Picture"/>
+                          <pic:cNvPr id="273205098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532448764" name="Picture">
+                  <wp:docPr id="411163810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532448764" name="Picture"/>
+                          <pic:cNvPr id="411163810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082039569" name="Picture">
+                  <wp:docPr id="1700830719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082039569" name="Picture"/>
+                          <pic:cNvPr id="1700830719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437895686" name="Picture">
+                  <wp:docPr id="1564333603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437895686" name="Picture"/>
+                          <pic:cNvPr id="1564333603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959261842" name="Picture">
+                  <wp:docPr id="1816102153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959261842" name="Picture"/>
+                          <pic:cNvPr id="1816102153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143629762" name="Picture">
+                        <wp:docPr id="1934812494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143629762" name="Picture"/>
+                                <pic:cNvPr id="1934812494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889007054" name="Picture">
+                  <wp:docPr id="1674916320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889007054" name="Picture"/>
+                          <pic:cNvPr id="1674916320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621533937" name="Picture">
+                  <wp:docPr id="979348523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621533937" name="Picture"/>
+                          <pic:cNvPr id="979348523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180296994" name="Picture">
+                  <wp:docPr id="863117975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180296994" name="Picture"/>
+                          <pic:cNvPr id="863117975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187488164" name="Picture">
+                  <wp:docPr id="1506146240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187488164" name="Picture"/>
+                          <pic:cNvPr id="1506146240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355844630" name="Picture">
+                  <wp:docPr id="879290305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355844630" name="Picture"/>
+                          <pic:cNvPr id="879290305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638563646" name="Picture">
+                  <wp:docPr id="1272687720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638563646" name="Picture"/>
+                          <pic:cNvPr id="1272687720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1591563356" name="Picture">
+                        <wp:docPr id="1222713081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1591563356" name="Picture"/>
+                                <pic:cNvPr id="1222713081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815909174" name="Picture">
+                  <wp:docPr id="1582256993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815909174" name="Picture"/>
+                          <pic:cNvPr id="1582256993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784944759" name="Picture">
+                  <wp:docPr id="379106161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784944759" name="Picture"/>
+                          <pic:cNvPr id="379106161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330315990" name="Picture">
+                  <wp:docPr id="245296910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330315990" name="Picture"/>
+                          <pic:cNvPr id="245296910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>