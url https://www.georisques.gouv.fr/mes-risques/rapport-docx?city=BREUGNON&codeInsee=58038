--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419475878" name="Picture">
+                  <wp:docPr id="1063699149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419475878" name="Picture"/>
+                          <pic:cNvPr id="1063699149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681842166" name="Picture">
+                  <wp:docPr id="208680025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681842166" name="Picture"/>
+                          <pic:cNvPr id="208680025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798503545" name="Picture">
+                        <wp:docPr id="1028055288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798503545" name="Picture"/>
+                                <pic:cNvPr id="1028055288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023029128" name="Picture">
+                  <wp:docPr id="1358371673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023029128" name="Picture"/>
+                          <pic:cNvPr id="1358371673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576581878" name="Picture">
+                  <wp:docPr id="422967262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576581878" name="Picture"/>
+                          <pic:cNvPr id="422967262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046963048" name="Picture">
+                  <wp:docPr id="83375590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046963048" name="Picture"/>
+                          <pic:cNvPr id="83375590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105392912" name="Picture">
+                  <wp:docPr id="1733553753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105392912" name="Picture"/>
+                          <pic:cNvPr id="1733553753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523565444" name="Picture">
+                  <wp:docPr id="1769450927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523565444" name="Picture"/>
+                          <pic:cNvPr id="1769450927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691009633" name="Picture">
+                        <wp:docPr id="372599539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691009633" name="Picture"/>
+                                <pic:cNvPr id="372599539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656409047" name="Picture">
+                        <wp:docPr id="204930962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656409047" name="Picture"/>
+                                <pic:cNvPr id="204930962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198790910" name="Picture">
+                        <wp:docPr id="1082738148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198790910" name="Picture"/>
+                                <pic:cNvPr id="1082738148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946605424" name="Picture">
+                        <wp:docPr id="1564058962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946605424" name="Picture"/>
+                                <pic:cNvPr id="1564058962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857807128" name="Picture">
+                        <wp:docPr id="865545464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857807128" name="Picture"/>
+                                <pic:cNvPr id="865545464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885165455" name="Picture">
+                        <wp:docPr id="1063149477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885165455" name="Picture"/>
+                                <pic:cNvPr id="1063149477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034974776" name="Picture">
+                        <wp:docPr id="1492490000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034974776" name="Picture"/>
+                                <pic:cNvPr id="1492490000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927233767" name="Picture">
+                        <wp:docPr id="317049578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927233767" name="Picture"/>
+                                <pic:cNvPr id="317049578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529856304" name="Picture">
+                        <wp:docPr id="2111140182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529856304" name="Picture"/>
+                                <pic:cNvPr id="2111140182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985961804" name="Picture">
+                        <wp:docPr id="492345595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985961804" name="Picture"/>
+                                <pic:cNvPr id="492345595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68584295" name="Picture">
+                        <wp:docPr id="320752242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68584295" name="Picture"/>
+                                <pic:cNvPr id="320752242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598279335" name="Picture">
+                        <wp:docPr id="2006165965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598279335" name="Picture"/>
+                                <pic:cNvPr id="2006165965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373130016" name="Picture">
+                        <wp:docPr id="872088488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373130016" name="Picture"/>
+                                <pic:cNvPr id="872088488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033713838" name="Picture">
+                        <wp:docPr id="250944235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033713838" name="Picture"/>
+                                <pic:cNvPr id="250944235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801726876" name="Picture">
+                        <wp:docPr id="732116183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801726876" name="Picture"/>
+                                <pic:cNvPr id="732116183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407104564" name="Picture">
+                  <wp:docPr id="637496901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407104564" name="Picture"/>
+                          <pic:cNvPr id="637496901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067548337" name="Picture">
+                  <wp:docPr id="783490474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067548337" name="Picture"/>
+                          <pic:cNvPr id="783490474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799421860" name="Picture">
+                  <wp:docPr id="301608916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799421860" name="Picture"/>
+                          <pic:cNvPr id="301608916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736951427" name="Picture">
+                  <wp:docPr id="1852154533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736951427" name="Picture"/>
+                          <pic:cNvPr id="1852154533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961263059" name="Picture">
+                  <wp:docPr id="1447739460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961263059" name="Picture"/>
+                          <pic:cNvPr id="1447739460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985970908" name="Picture">
+                  <wp:docPr id="170817869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985970908" name="Picture"/>
+                          <pic:cNvPr id="170817869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302018350" name="Picture">
+                        <wp:docPr id="913464860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302018350" name="Picture"/>
+                                <pic:cNvPr id="913464860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744016432" name="Picture">
+                  <wp:docPr id="549620463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744016432" name="Picture"/>
+                          <pic:cNvPr id="549620463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188500910" name="Picture">
+                  <wp:docPr id="534991959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188500910" name="Picture"/>
+                          <pic:cNvPr id="534991959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450116856" name="Picture">
+                  <wp:docPr id="994409225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450116856" name="Picture"/>
+                          <pic:cNvPr id="994409225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749929693" name="Picture">
+                  <wp:docPr id="293912908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749929693" name="Picture"/>
+                          <pic:cNvPr id="293912908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702344891" name="Picture">
+                  <wp:docPr id="1349005138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702344891" name="Picture"/>
+                          <pic:cNvPr id="1349005138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695104542" name="Picture">
+                  <wp:docPr id="1638613073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695104542" name="Picture"/>
+                          <pic:cNvPr id="1638613073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380422844" name="Picture">
+                        <wp:docPr id="1253948117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380422844" name="Picture"/>
+                                <pic:cNvPr id="1253948117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551669923" name="Picture">
+                  <wp:docPr id="1432958090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551669923" name="Picture"/>
+                          <pic:cNvPr id="1432958090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006320138" name="Picture">
+                  <wp:docPr id="621445595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006320138" name="Picture"/>
+                          <pic:cNvPr id="621445595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135066402" name="Picture">
+                  <wp:docPr id="2007507227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135066402" name="Picture"/>
+                          <pic:cNvPr id="2007507227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349228095" name="Picture">
+                  <wp:docPr id="1443593420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349228095" name="Picture"/>
+                          <pic:cNvPr id="1443593420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023769000" name="Picture">
+                  <wp:docPr id="792468461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023769000" name="Picture"/>
+                          <pic:cNvPr id="792468461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145592261" name="Picture">
+                  <wp:docPr id="1305818728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145592261" name="Picture"/>
+                          <pic:cNvPr id="1305818728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949957000" name="Picture">
+                        <wp:docPr id="824797044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949957000" name="Picture"/>
+                                <pic:cNvPr id="824797044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368397472" name="Picture">
+                  <wp:docPr id="443000697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368397472" name="Picture"/>
+                          <pic:cNvPr id="443000697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047419716" name="Picture">
+                  <wp:docPr id="743976785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047419716" name="Picture"/>
+                          <pic:cNvPr id="743976785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87032506" name="Picture">
+                  <wp:docPr id="1454436201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87032506" name="Picture"/>
+                          <pic:cNvPr id="1454436201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61600767" name="Picture">
+                  <wp:docPr id="1642294503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61600767" name="Picture"/>
+                          <pic:cNvPr id="1642294503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840611039" name="Picture">
+                  <wp:docPr id="1058565932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840611039" name="Picture"/>
+                          <pic:cNvPr id="1058565932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751924236" name="Picture">
+                  <wp:docPr id="1075508940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751924236" name="Picture"/>
+                          <pic:cNvPr id="1075508940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341874046" name="Picture">
+                        <wp:docPr id="1238797809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341874046" name="Picture"/>
+                                <pic:cNvPr id="1238797809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146853971" name="Picture">
+                  <wp:docPr id="28468335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146853971" name="Picture"/>
+                          <pic:cNvPr id="28468335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492142234" name="Picture">
+                  <wp:docPr id="2096552109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492142234" name="Picture"/>
+                          <pic:cNvPr id="2096552109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476424018" name="Picture">
+                  <wp:docPr id="1331456148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476424018" name="Picture"/>
+                          <pic:cNvPr id="1331456148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421929038" name="Picture">
+                  <wp:docPr id="804333895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421929038" name="Picture"/>
+                          <pic:cNvPr id="804333895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318782633" name="Picture">
+                  <wp:docPr id="258468502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318782633" name="Picture"/>
+                          <pic:cNvPr id="258468502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124094201" name="Picture">
+                  <wp:docPr id="1967165988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124094201" name="Picture"/>
+                          <pic:cNvPr id="1967165988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100159094" name="Picture">
+                  <wp:docPr id="938325944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100159094" name="Picture"/>
+                          <pic:cNvPr id="938325944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246995028" name="Picture">
+                  <wp:docPr id="1862413706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246995028" name="Picture"/>
+                          <pic:cNvPr id="1862413706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509741670" name="Picture">
+                  <wp:docPr id="1167819778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509741670" name="Picture"/>
+                          <pic:cNvPr id="1167819778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>