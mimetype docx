--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642272600" name="Picture">
+                  <wp:docPr id="581624888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642272600" name="Picture"/>
+                          <pic:cNvPr id="581624888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703485601" name="Picture">
+                  <wp:docPr id="947699354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703485601" name="Picture"/>
+                          <pic:cNvPr id="947699354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392595048" name="Picture">
+                        <wp:docPr id="573038130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392595048" name="Picture"/>
+                                <pic:cNvPr id="573038130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624179237" name="Picture">
+                  <wp:docPr id="1418827379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624179237" name="Picture"/>
+                          <pic:cNvPr id="1418827379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608276442" name="Picture">
+                  <wp:docPr id="1254293704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608276442" name="Picture"/>
+                          <pic:cNvPr id="1254293704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973894709" name="Picture">
+                  <wp:docPr id="1917559613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973894709" name="Picture"/>
+                          <pic:cNvPr id="1917559613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263107150" name="Picture">
+                  <wp:docPr id="1523328226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263107150" name="Picture"/>
+                          <pic:cNvPr id="1523328226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075351936" name="Picture">
+                  <wp:docPr id="1426222176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075351936" name="Picture"/>
+                          <pic:cNvPr id="1426222176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839271495" name="Picture">
+                        <wp:docPr id="331324460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839271495" name="Picture"/>
+                                <pic:cNvPr id="331324460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517507614" name="Picture">
+                        <wp:docPr id="454679955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517507614" name="Picture"/>
+                                <pic:cNvPr id="454679955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537064035" name="Picture">
+                        <wp:docPr id="1008899341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537064035" name="Picture"/>
+                                <pic:cNvPr id="1008899341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811366566" name="Picture">
+                        <wp:docPr id="1380488969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811366566" name="Picture"/>
+                                <pic:cNvPr id="1380488969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270168211" name="Picture">
+                        <wp:docPr id="1007779865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270168211" name="Picture"/>
+                                <pic:cNvPr id="1007779865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="895899615" name="Picture">
+                        <wp:docPr id="344944162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="895899615" name="Picture"/>
+                                <pic:cNvPr id="344944162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37289604" name="Picture">
+                        <wp:docPr id="528732530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37289604" name="Picture"/>
+                                <pic:cNvPr id="528732530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796385402" name="Picture">
+                        <wp:docPr id="1958531917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796385402" name="Picture"/>
+                                <pic:cNvPr id="1958531917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641238723" name="Picture">
+                        <wp:docPr id="21170290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641238723" name="Picture"/>
+                                <pic:cNvPr id="21170290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316420038" name="Picture">
+                        <wp:docPr id="1074026039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316420038" name="Picture"/>
+                                <pic:cNvPr id="1074026039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127317908" name="Picture">
+                        <wp:docPr id="1588854508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127317908" name="Picture"/>
+                                <pic:cNvPr id="1588854508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458322242" name="Picture">
+                        <wp:docPr id="1051757086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458322242" name="Picture"/>
+                                <pic:cNvPr id="1051757086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318720695" name="Picture">
+                        <wp:docPr id="745124254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318720695" name="Picture"/>
+                                <pic:cNvPr id="745124254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117308080" name="Picture">
+                        <wp:docPr id="1520453965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117308080" name="Picture"/>
+                                <pic:cNvPr id="1520453965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521427699" name="Picture">
+                        <wp:docPr id="36638849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521427699" name="Picture"/>
+                                <pic:cNvPr id="36638849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790848216" name="Picture">
+                  <wp:docPr id="2112313362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790848216" name="Picture"/>
+                          <pic:cNvPr id="2112313362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747741544" name="Picture">
+                  <wp:docPr id="1160954868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747741544" name="Picture"/>
+                          <pic:cNvPr id="1160954868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264959517" name="Picture">
+                  <wp:docPr id="1119242627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264959517" name="Picture"/>
+                          <pic:cNvPr id="1119242627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422386914" name="Picture">
+                  <wp:docPr id="207952049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422386914" name="Picture"/>
+                          <pic:cNvPr id="207952049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870206494" name="Picture">
+                  <wp:docPr id="24305522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870206494" name="Picture"/>
+                          <pic:cNvPr id="24305522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043239044" name="Picture">
+                  <wp:docPr id="1528415305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043239044" name="Picture"/>
+                          <pic:cNvPr id="1528415305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424352098" name="Picture">
+                        <wp:docPr id="841749946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424352098" name="Picture"/>
+                                <pic:cNvPr id="841749946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503667604" name="Picture">
+                  <wp:docPr id="1385543666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503667604" name="Picture"/>
+                          <pic:cNvPr id="1385543666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223168034" name="Picture">
+                  <wp:docPr id="861983863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223168034" name="Picture"/>
+                          <pic:cNvPr id="861983863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162107476" name="Picture">
+                  <wp:docPr id="1630766692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162107476" name="Picture"/>
+                          <pic:cNvPr id="1630766692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688880186" name="Picture">
+                  <wp:docPr id="1881622784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688880186" name="Picture"/>
+                          <pic:cNvPr id="1881622784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182533335" name="Picture">
+                  <wp:docPr id="1137409904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182533335" name="Picture"/>
+                          <pic:cNvPr id="1137409904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626880760" name="Picture">
+                  <wp:docPr id="1426273445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626880760" name="Picture"/>
+                          <pic:cNvPr id="1426273445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015542062" name="Picture">
+                        <wp:docPr id="187775873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015542062" name="Picture"/>
+                                <pic:cNvPr id="187775873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546146131" name="Picture">
+                        <wp:docPr id="1041562128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546146131" name="Picture"/>
+                                <pic:cNvPr id="1041562128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72009214" name="Picture">
+                  <wp:docPr id="124290297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72009214" name="Picture"/>
+                          <pic:cNvPr id="124290297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031950861" name="Picture">
+                  <wp:docPr id="643426104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031950861" name="Picture"/>
+                          <pic:cNvPr id="643426104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036525720" name="Picture">
+                  <wp:docPr id="1936152480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036525720" name="Picture"/>
+                          <pic:cNvPr id="1936152480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353487265" name="Picture">
+                  <wp:docPr id="1278217474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353487265" name="Picture"/>
+                          <pic:cNvPr id="1278217474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118133899" name="Picture">
+                  <wp:docPr id="2086824413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118133899" name="Picture"/>
+                          <pic:cNvPr id="2086824413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954057652" name="Picture">
+                  <wp:docPr id="1961479700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954057652" name="Picture"/>
+                          <pic:cNvPr id="1961479700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953969586" name="Picture">
+                        <wp:docPr id="152227272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953969586" name="Picture"/>
+                                <pic:cNvPr id="152227272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32926,57 +32926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445207021" name="Picture">
+                  <wp:docPr id="2067610870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445207021" name="Picture"/>
+                          <pic:cNvPr id="2067610870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33015,57 +33015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261174864" name="Picture">
+                  <wp:docPr id="1532448917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261174864" name="Picture"/>
+                          <pic:cNvPr id="1532448917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33659,57 +33659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116096693" name="Picture">
+                  <wp:docPr id="1144302266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116096693" name="Picture"/>
+                          <pic:cNvPr id="1144302266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34657,57 +34657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841547286" name="Picture">
+                  <wp:docPr id="222004066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841547286" name="Picture"/>
+                          <pic:cNvPr id="222004066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34760,57 +34760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701137242" name="Picture">
+                  <wp:docPr id="1576941712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701137242" name="Picture"/>
+                          <pic:cNvPr id="1576941712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484018704" name="Picture">
+                  <wp:docPr id="1566879409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484018704" name="Picture"/>
+                          <pic:cNvPr id="1566879409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37280,57 +37280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316235651" name="Picture">
+                        <wp:docPr id="1663603569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316235651" name="Picture"/>
+                                <pic:cNvPr id="1663603569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38638,57 +38638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752648988" name="Picture">
+                  <wp:docPr id="457291907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752648988" name="Picture"/>
+                          <pic:cNvPr id="457291907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38727,57 +38727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486723550" name="Picture">
+                  <wp:docPr id="2078961489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486723550" name="Picture"/>
+                          <pic:cNvPr id="2078961489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39350,57 +39350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61752890" name="Picture">
+                  <wp:docPr id="607848033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61752890" name="Picture"/>
+                          <pic:cNvPr id="607848033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40267,57 +40267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237120162" name="Picture">
+                  <wp:docPr id="1073037932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237120162" name="Picture"/>
+                          <pic:cNvPr id="1073037932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40370,57 +40370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916060729" name="Picture">
+                  <wp:docPr id="308300008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916060729" name="Picture"/>
+                          <pic:cNvPr id="308300008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41693,57 +41693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741716365" name="Picture">
+                  <wp:docPr id="1515188517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741716365" name="Picture"/>
+                          <pic:cNvPr id="1515188517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42328,57 +42328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856784450" name="Picture">
+                  <wp:docPr id="1257821580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856784450" name="Picture"/>
+                          <pic:cNvPr id="1257821580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42399,57 +42399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989537400" name="Picture">
+                  <wp:docPr id="1367860983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989537400" name="Picture"/>
+                          <pic:cNvPr id="1367860983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134110476" name="Picture">
+                  <wp:docPr id="1159558716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134110476" name="Picture"/>
+                          <pic:cNvPr id="1159558716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>