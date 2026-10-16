--- v1 (2026-10-12)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581624888" name="Picture">
+                  <wp:docPr id="2022529933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581624888" name="Picture"/>
+                          <pic:cNvPr id="2022529933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947699354" name="Picture">
+                  <wp:docPr id="901951617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947699354" name="Picture"/>
+                          <pic:cNvPr id="901951617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573038130" name="Picture">
+                        <wp:docPr id="786349339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573038130" name="Picture"/>
+                                <pic:cNvPr id="786349339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418827379" name="Picture">
+                  <wp:docPr id="1754242728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418827379" name="Picture"/>
+                          <pic:cNvPr id="1754242728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254293704" name="Picture">
+                  <wp:docPr id="1174109602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254293704" name="Picture"/>
+                          <pic:cNvPr id="1174109602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917559613" name="Picture">
+                  <wp:docPr id="249662192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917559613" name="Picture"/>
+                          <pic:cNvPr id="249662192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523328226" name="Picture">
+                  <wp:docPr id="604632646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523328226" name="Picture"/>
+                          <pic:cNvPr id="604632646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426222176" name="Picture">
+                  <wp:docPr id="462936508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426222176" name="Picture"/>
+                          <pic:cNvPr id="462936508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331324460" name="Picture">
+                        <wp:docPr id="1896760904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331324460" name="Picture"/>
+                                <pic:cNvPr id="1896760904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454679955" name="Picture">
+                        <wp:docPr id="1668400782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454679955" name="Picture"/>
+                                <pic:cNvPr id="1668400782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008899341" name="Picture">
+                        <wp:docPr id="1633391932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008899341" name="Picture"/>
+                                <pic:cNvPr id="1633391932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380488969" name="Picture">
+                        <wp:docPr id="1874357995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380488969" name="Picture"/>
+                                <pic:cNvPr id="1874357995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007779865" name="Picture">
+                        <wp:docPr id="655074777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007779865" name="Picture"/>
+                                <pic:cNvPr id="655074777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344944162" name="Picture">
+                        <wp:docPr id="825491843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344944162" name="Picture"/>
+                                <pic:cNvPr id="825491843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528732530" name="Picture">
+                        <wp:docPr id="1723700721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528732530" name="Picture"/>
+                                <pic:cNvPr id="1723700721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1958531917" name="Picture">
+                        <wp:docPr id="213806562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1958531917" name="Picture"/>
+                                <pic:cNvPr id="213806562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21170290" name="Picture">
+                        <wp:docPr id="24264855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21170290" name="Picture"/>
+                                <pic:cNvPr id="24264855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074026039" name="Picture">
+                        <wp:docPr id="886880686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074026039" name="Picture"/>
+                                <pic:cNvPr id="886880686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588854508" name="Picture">
+                        <wp:docPr id="1846025425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588854508" name="Picture"/>
+                                <pic:cNvPr id="1846025425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051757086" name="Picture">
+                        <wp:docPr id="100549948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051757086" name="Picture"/>
+                                <pic:cNvPr id="100549948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745124254" name="Picture">
+                        <wp:docPr id="793608958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745124254" name="Picture"/>
+                                <pic:cNvPr id="793608958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520453965" name="Picture">
+                        <wp:docPr id="1913049283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520453965" name="Picture"/>
+                                <pic:cNvPr id="1913049283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36638849" name="Picture">
+                        <wp:docPr id="959129681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36638849" name="Picture"/>
+                                <pic:cNvPr id="959129681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112313362" name="Picture">
+                  <wp:docPr id="2067218583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112313362" name="Picture"/>
+                          <pic:cNvPr id="2067218583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160954868" name="Picture">
+                  <wp:docPr id="943298875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160954868" name="Picture"/>
+                          <pic:cNvPr id="943298875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119242627" name="Picture">
+                  <wp:docPr id="1669855567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119242627" name="Picture"/>
+                          <pic:cNvPr id="1669855567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207952049" name="Picture">
+                  <wp:docPr id="1193773831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207952049" name="Picture"/>
+                          <pic:cNvPr id="1193773831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24305522" name="Picture">
+                  <wp:docPr id="1095530284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24305522" name="Picture"/>
+                          <pic:cNvPr id="1095530284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528415305" name="Picture">
+                  <wp:docPr id="440919752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528415305" name="Picture"/>
+                          <pic:cNvPr id="440919752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="841749946" name="Picture">
+                        <wp:docPr id="226468181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="841749946" name="Picture"/>
+                                <pic:cNvPr id="226468181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385543666" name="Picture">
+                  <wp:docPr id="236391507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385543666" name="Picture"/>
+                          <pic:cNvPr id="236391507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861983863" name="Picture">
+                  <wp:docPr id="324270986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861983863" name="Picture"/>
+                          <pic:cNvPr id="324270986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630766692" name="Picture">
+                  <wp:docPr id="1675007420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630766692" name="Picture"/>
+                          <pic:cNvPr id="1675007420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881622784" name="Picture">
+                  <wp:docPr id="1375373424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881622784" name="Picture"/>
+                          <pic:cNvPr id="1375373424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137409904" name="Picture">
+                  <wp:docPr id="153628142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137409904" name="Picture"/>
+                          <pic:cNvPr id="153628142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426273445" name="Picture">
+                  <wp:docPr id="520189695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426273445" name="Picture"/>
+                          <pic:cNvPr id="520189695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187775873" name="Picture">
+                        <wp:docPr id="861183109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187775873" name="Picture"/>
+                                <pic:cNvPr id="861183109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041562128" name="Picture">
+                        <wp:docPr id="1494395901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041562128" name="Picture"/>
+                                <pic:cNvPr id="1494395901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124290297" name="Picture">
+                  <wp:docPr id="971050287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124290297" name="Picture"/>
+                          <pic:cNvPr id="971050287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643426104" name="Picture">
+                  <wp:docPr id="1854549341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643426104" name="Picture"/>
+                          <pic:cNvPr id="1854549341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936152480" name="Picture">
+                  <wp:docPr id="2098423662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936152480" name="Picture"/>
+                          <pic:cNvPr id="2098423662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278217474" name="Picture">
+                  <wp:docPr id="116575147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278217474" name="Picture"/>
+                          <pic:cNvPr id="116575147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086824413" name="Picture">
+                  <wp:docPr id="100950531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086824413" name="Picture"/>
+                          <pic:cNvPr id="100950531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961479700" name="Picture">
+                  <wp:docPr id="862834155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961479700" name="Picture"/>
+                          <pic:cNvPr id="862834155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152227272" name="Picture">
+                        <wp:docPr id="1630951517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152227272" name="Picture"/>
+                                <pic:cNvPr id="1630951517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32926,57 +32926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067610870" name="Picture">
+                  <wp:docPr id="1340697130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067610870" name="Picture"/>
+                          <pic:cNvPr id="1340697130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33015,57 +33015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532448917" name="Picture">
+                  <wp:docPr id="1986425019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532448917" name="Picture"/>
+                          <pic:cNvPr id="1986425019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33659,57 +33659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144302266" name="Picture">
+                  <wp:docPr id="625027738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144302266" name="Picture"/>
+                          <pic:cNvPr id="625027738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34657,57 +34657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222004066" name="Picture">
+                  <wp:docPr id="2017928999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222004066" name="Picture"/>
+                          <pic:cNvPr id="2017928999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34760,57 +34760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576941712" name="Picture">
+                  <wp:docPr id="969785381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576941712" name="Picture"/>
+                          <pic:cNvPr id="969785381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566879409" name="Picture">
+                  <wp:docPr id="358200623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566879409" name="Picture"/>
+                          <pic:cNvPr id="358200623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37280,57 +37280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663603569" name="Picture">
+                        <wp:docPr id="72953096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663603569" name="Picture"/>
+                                <pic:cNvPr id="72953096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38638,57 +38638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457291907" name="Picture">
+                  <wp:docPr id="1550913633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457291907" name="Picture"/>
+                          <pic:cNvPr id="1550913633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38727,57 +38727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078961489" name="Picture">
+                  <wp:docPr id="176097405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078961489" name="Picture"/>
+                          <pic:cNvPr id="176097405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39350,57 +39350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607848033" name="Picture">
+                  <wp:docPr id="1135597255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607848033" name="Picture"/>
+                          <pic:cNvPr id="1135597255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40267,57 +40267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073037932" name="Picture">
+                  <wp:docPr id="122171847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073037932" name="Picture"/>
+                          <pic:cNvPr id="122171847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40370,57 +40370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308300008" name="Picture">
+                  <wp:docPr id="1822981912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308300008" name="Picture"/>
+                          <pic:cNvPr id="1822981912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41693,57 +41693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515188517" name="Picture">
+                  <wp:docPr id="84670067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515188517" name="Picture"/>
+                          <pic:cNvPr id="84670067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42328,57 +42328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257821580" name="Picture">
+                  <wp:docPr id="712251765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257821580" name="Picture"/>
+                          <pic:cNvPr id="712251765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42399,57 +42399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367860983" name="Picture">
+                  <wp:docPr id="1171880925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367860983" name="Picture"/>
+                          <pic:cNvPr id="1171880925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159558716" name="Picture">
+                  <wp:docPr id="1039972260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159558716" name="Picture"/>
+                          <pic:cNvPr id="1039972260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>