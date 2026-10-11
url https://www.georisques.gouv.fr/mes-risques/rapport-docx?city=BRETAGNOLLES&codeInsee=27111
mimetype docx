--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660397843" name="Picture">
+                  <wp:docPr id="336538131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660397843" name="Picture"/>
+                          <pic:cNvPr id="336538131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372358157" name="Picture">
+                  <wp:docPr id="1425961853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372358157" name="Picture"/>
+                          <pic:cNvPr id="1425961853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661416501" name="Picture">
+                        <wp:docPr id="1992596728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661416501" name="Picture"/>
+                                <pic:cNvPr id="1992596728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428852649" name="Picture">
+                  <wp:docPr id="2006650776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428852649" name="Picture"/>
+                          <pic:cNvPr id="2006650776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845898299" name="Picture">
+                  <wp:docPr id="63391242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845898299" name="Picture"/>
+                          <pic:cNvPr id="63391242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521032356" name="Picture">
+                  <wp:docPr id="1104732311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521032356" name="Picture"/>
+                          <pic:cNvPr id="1104732311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985649609" name="Picture">
+                  <wp:docPr id="539596940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985649609" name="Picture"/>
+                          <pic:cNvPr id="539596940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169796599" name="Picture">
+                  <wp:docPr id="1273258054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169796599" name="Picture"/>
+                          <pic:cNvPr id="1273258054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068668841" name="Picture">
+                        <wp:docPr id="1410945173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068668841" name="Picture"/>
+                                <pic:cNvPr id="1410945173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895255157" name="Picture">
+                        <wp:docPr id="2005578557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895255157" name="Picture"/>
+                                <pic:cNvPr id="2005578557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="841097035" name="Picture">
+                        <wp:docPr id="661867709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="841097035" name="Picture"/>
+                                <pic:cNvPr id="661867709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401589389" name="Picture">
+                        <wp:docPr id="1554486577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401589389" name="Picture"/>
+                                <pic:cNvPr id="1554486577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329603355" name="Picture">
+                        <wp:docPr id="452654987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329603355" name="Picture"/>
+                                <pic:cNvPr id="452654987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376268537" name="Picture">
+                        <wp:docPr id="1490918238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376268537" name="Picture"/>
+                                <pic:cNvPr id="1490918238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865484210" name="Picture">
+                        <wp:docPr id="1478717527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865484210" name="Picture"/>
+                                <pic:cNvPr id="1478717527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455660735" name="Picture">
+                        <wp:docPr id="33038450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455660735" name="Picture"/>
+                                <pic:cNvPr id="33038450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955078472" name="Picture">
+                        <wp:docPr id="1003786809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955078472" name="Picture"/>
+                                <pic:cNvPr id="1003786809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989067223" name="Picture">
+                        <wp:docPr id="802992015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989067223" name="Picture"/>
+                                <pic:cNvPr id="802992015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036036221" name="Picture">
+                        <wp:docPr id="82137312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036036221" name="Picture"/>
+                                <pic:cNvPr id="82137312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176788441" name="Picture">
+                        <wp:docPr id="960270389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176788441" name="Picture"/>
+                                <pic:cNvPr id="960270389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897703634" name="Picture">
+                        <wp:docPr id="1272036603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897703634" name="Picture"/>
+                                <pic:cNvPr id="1272036603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718683992" name="Picture">
+                        <wp:docPr id="672167507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718683992" name="Picture"/>
+                                <pic:cNvPr id="672167507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566474217" name="Picture">
+                        <wp:docPr id="51697944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566474217" name="Picture"/>
+                                <pic:cNvPr id="51697944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690690958" name="Picture">
+                  <wp:docPr id="1203307235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690690958" name="Picture"/>
+                          <pic:cNvPr id="1203307235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591524331" name="Picture">
+                  <wp:docPr id="1791038281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591524331" name="Picture"/>
+                          <pic:cNvPr id="1791038281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213762184" name="Picture">
+                  <wp:docPr id="2005307288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213762184" name="Picture"/>
+                          <pic:cNvPr id="2005307288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980747204" name="Picture">
+                  <wp:docPr id="1006907997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980747204" name="Picture"/>
+                          <pic:cNvPr id="1006907997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17813871" name="Picture">
+                  <wp:docPr id="1158895358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17813871" name="Picture"/>
+                          <pic:cNvPr id="1158895358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459842619" name="Picture">
+                  <wp:docPr id="2111863517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459842619" name="Picture"/>
+                          <pic:cNvPr id="2111863517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1516988466" name="Picture">
+                        <wp:docPr id="1177303939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1516988466" name="Picture"/>
+                                <pic:cNvPr id="1177303939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620667006" name="Picture">
+                  <wp:docPr id="2104220944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620667006" name="Picture"/>
+                          <pic:cNvPr id="2104220944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114584182" name="Picture">
+                  <wp:docPr id="131668499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114584182" name="Picture"/>
+                          <pic:cNvPr id="131668499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125806694" name="Picture">
+                  <wp:docPr id="537839944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125806694" name="Picture"/>
+                          <pic:cNvPr id="537839944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068184786" name="Picture">
+                  <wp:docPr id="784960613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068184786" name="Picture"/>
+                          <pic:cNvPr id="784960613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957034447" name="Picture">
+                  <wp:docPr id="1177666312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957034447" name="Picture"/>
+                          <pic:cNvPr id="1177666312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528571104" name="Picture">
+                  <wp:docPr id="1825034771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528571104" name="Picture"/>
+                          <pic:cNvPr id="1825034771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46944820" name="Picture">
+                        <wp:docPr id="1069491379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46944820" name="Picture"/>
+                                <pic:cNvPr id="1069491379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053342765" name="Picture">
+                  <wp:docPr id="893625785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053342765" name="Picture"/>
+                          <pic:cNvPr id="893625785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077616508" name="Picture">
+                  <wp:docPr id="1742219886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077616508" name="Picture"/>
+                          <pic:cNvPr id="1742219886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111154014" name="Picture">
+                  <wp:docPr id="961311262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111154014" name="Picture"/>
+                          <pic:cNvPr id="961311262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146319658" name="Picture">
+                  <wp:docPr id="2017830517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146319658" name="Picture"/>
+                          <pic:cNvPr id="2017830517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644988728" name="Picture">
+                  <wp:docPr id="1770803927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644988728" name="Picture"/>
+                          <pic:cNvPr id="1770803927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997832894" name="Picture">
+                  <wp:docPr id="1119705106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997832894" name="Picture"/>
+                          <pic:cNvPr id="1119705106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779113319" name="Picture">
+                        <wp:docPr id="615924310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779113319" name="Picture"/>
+                                <pic:cNvPr id="615924310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31953,57 +31953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707587001" name="Picture">
+                  <wp:docPr id="565397093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707587001" name="Picture"/>
+                          <pic:cNvPr id="565397093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32024,57 +32024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101557125" name="Picture">
+                  <wp:docPr id="580579946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101557125" name="Picture"/>
+                          <pic:cNvPr id="580579946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32503,57 +32503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937416434" name="Picture">
+                  <wp:docPr id="875077789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937416434" name="Picture"/>
+                          <pic:cNvPr id="875077789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33795,57 +33795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35949873" name="Picture">
+                  <wp:docPr id="950551934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35949873" name="Picture"/>
+                          <pic:cNvPr id="950551934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33884,57 +33884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14818485" name="Picture">
+                  <wp:docPr id="1297410467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14818485" name="Picture"/>
+                          <pic:cNvPr id="1297410467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34528,57 +34528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641286507" name="Picture">
+                  <wp:docPr id="1007260892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641286507" name="Picture"/>
+                          <pic:cNvPr id="1007260892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35526,57 +35526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152149096" name="Picture">
+                  <wp:docPr id="46915302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152149096" name="Picture"/>
+                          <pic:cNvPr id="46915302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35629,57 +35629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348160218" name="Picture">
+                  <wp:docPr id="2146041128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348160218" name="Picture"/>
+                          <pic:cNvPr id="2146041128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37006,57 +37006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613920714" name="Picture">
+                  <wp:docPr id="643737979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613920714" name="Picture"/>
+                          <pic:cNvPr id="643737979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38149,57 +38149,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524961316" name="Picture">
+                        <wp:docPr id="472928510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524961316" name="Picture"/>
+                                <pic:cNvPr id="472928510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39510,57 +39510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816498222" name="Picture">
+                  <wp:docPr id="1333143410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816498222" name="Picture"/>
+                          <pic:cNvPr id="1333143410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39599,57 +39599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005330483" name="Picture">
+                  <wp:docPr id="704641425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005330483" name="Picture"/>
+                          <pic:cNvPr id="704641425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40243,57 +40243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585143263" name="Picture">
+                  <wp:docPr id="200897902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585143263" name="Picture"/>
+                          <pic:cNvPr id="200897902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41241,57 +41241,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149315768" name="Picture">
+                  <wp:docPr id="1799932545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149315768" name="Picture"/>
+                          <pic:cNvPr id="1799932545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41344,57 +41344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425500109" name="Picture">
+                  <wp:docPr id="1321466853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425500109" name="Picture"/>
+                          <pic:cNvPr id="1321466853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42721,57 +42721,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741342904" name="Picture">
+                  <wp:docPr id="682980050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741342904" name="Picture"/>
+                          <pic:cNvPr id="682980050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43864,57 +43864,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577989359" name="Picture">
+                        <wp:docPr id="1816352176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577989359" name="Picture"/>
+                                <pic:cNvPr id="1816352176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45135,57 +45135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519646348" name="Picture">
+                  <wp:docPr id="1650568451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519646348" name="Picture"/>
+                          <pic:cNvPr id="1650568451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45215,57 +45215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468967024" name="Picture">
+                  <wp:docPr id="77459283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468967024" name="Picture"/>
+                          <pic:cNvPr id="77459283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45694,57 +45694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875373407" name="Picture">
+                  <wp:docPr id="1169948940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875373407" name="Picture"/>
+                          <pic:cNvPr id="1169948940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48479,57 +48479,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050263815" name="Picture">
+                  <wp:docPr id="683517548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050263815" name="Picture"/>
+                          <pic:cNvPr id="683517548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48550,57 +48550,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477508492" name="Picture">
+                  <wp:docPr id="1135682399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477508492" name="Picture"/>
+                          <pic:cNvPr id="1135682399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48964,57 +48964,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092406406" name="Picture">
+                  <wp:docPr id="1721826884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092406406" name="Picture"/>
+                          <pic:cNvPr id="1721826884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>