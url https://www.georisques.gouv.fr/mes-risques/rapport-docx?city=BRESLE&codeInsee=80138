--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501116049" name="Picture">
+                  <wp:docPr id="495476431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501116049" name="Picture"/>
+                          <pic:cNvPr id="495476431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397713176" name="Picture">
+                  <wp:docPr id="814165028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397713176" name="Picture"/>
+                          <pic:cNvPr id="814165028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552841888" name="Picture">
+                        <wp:docPr id="577404568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552841888" name="Picture"/>
+                                <pic:cNvPr id="577404568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160246637" name="Picture">
+                  <wp:docPr id="1250396599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160246637" name="Picture"/>
+                          <pic:cNvPr id="1250396599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962097723" name="Picture">
+                  <wp:docPr id="1637023205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962097723" name="Picture"/>
+                          <pic:cNvPr id="1637023205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645440378" name="Picture">
+                  <wp:docPr id="1965885874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645440378" name="Picture"/>
+                          <pic:cNvPr id="1965885874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298042714" name="Picture">
+                  <wp:docPr id="1393599997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298042714" name="Picture"/>
+                          <pic:cNvPr id="1393599997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457633131" name="Picture">
+                  <wp:docPr id="1982577904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457633131" name="Picture"/>
+                          <pic:cNvPr id="1982577904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862238154" name="Picture">
+                        <wp:docPr id="1451476419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862238154" name="Picture"/>
+                                <pic:cNvPr id="1451476419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851610756" name="Picture">
+                        <wp:docPr id="1251679863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851610756" name="Picture"/>
+                                <pic:cNvPr id="1251679863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570470272" name="Picture">
+                        <wp:docPr id="546793910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570470272" name="Picture"/>
+                                <pic:cNvPr id="546793910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892939635" name="Picture">
+                        <wp:docPr id="1106580181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892939635" name="Picture"/>
+                                <pic:cNvPr id="1106580181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629099280" name="Picture">
+                        <wp:docPr id="477291591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629099280" name="Picture"/>
+                                <pic:cNvPr id="477291591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2373989" name="Picture">
+                        <wp:docPr id="1701846888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2373989" name="Picture"/>
+                                <pic:cNvPr id="1701846888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959652159" name="Picture">
+                        <wp:docPr id="45988887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959652159" name="Picture"/>
+                                <pic:cNvPr id="45988887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2065117007" name="Picture">
+                        <wp:docPr id="468046512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2065117007" name="Picture"/>
+                                <pic:cNvPr id="468046512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629595973" name="Picture">
+                        <wp:docPr id="1531779256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629595973" name="Picture"/>
+                                <pic:cNvPr id="1531779256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10204,57 +10204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366980480" name="Picture">
+                        <wp:docPr id="1879769891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366980480" name="Picture"/>
+                                <pic:cNvPr id="1879769891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10551,57 +10551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134025877" name="Picture">
+                        <wp:docPr id="1150156357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134025877" name="Picture"/>
+                                <pic:cNvPr id="1150156357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10997,57 +10997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="481937432" name="Picture">
+                        <wp:docPr id="843058803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="481937432" name="Picture"/>
+                                <pic:cNvPr id="843058803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11629,57 +11629,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238302056" name="Picture">
+                        <wp:docPr id="4335248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238302056" name="Picture"/>
+                                <pic:cNvPr id="4335248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11976,57 +11976,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300509561" name="Picture">
+                        <wp:docPr id="1064825316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300509561" name="Picture"/>
+                                <pic:cNvPr id="1064825316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12423,57 +12423,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009987526" name="Picture">
+                        <wp:docPr id="1037467653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009987526" name="Picture"/>
+                                <pic:cNvPr id="1037467653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12218092" name="Picture">
+                  <wp:docPr id="59244861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12218092" name="Picture"/>
+                          <pic:cNvPr id="59244861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505574161" name="Picture">
+                  <wp:docPr id="604326177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505574161" name="Picture"/>
+                          <pic:cNvPr id="604326177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785140813" name="Picture">
+                  <wp:docPr id="119668884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785140813" name="Picture"/>
+                          <pic:cNvPr id="119668884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411415239" name="Picture">
+                  <wp:docPr id="373022590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411415239" name="Picture"/>
+                          <pic:cNvPr id="373022590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846436546" name="Picture">
+                  <wp:docPr id="280645095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846436546" name="Picture"/>
+                          <pic:cNvPr id="280645095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16732,57 +16732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764037477" name="Picture">
+                  <wp:docPr id="134088364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764037477" name="Picture"/>
+                          <pic:cNvPr id="134088364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17875,57 +17875,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935002808" name="Picture">
+                        <wp:docPr id="1542813871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935002808" name="Picture"/>
+                                <pic:cNvPr id="1542813871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19264,57 +19264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040894631" name="Picture">
+                  <wp:docPr id="1227342321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040894631" name="Picture"/>
+                          <pic:cNvPr id="1227342321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19353,57 +19353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790289454" name="Picture">
+                  <wp:docPr id="1148477406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790289454" name="Picture"/>
+                          <pic:cNvPr id="1148477406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19997,57 +19997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928552908" name="Picture">
+                  <wp:docPr id="875849727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928552908" name="Picture"/>
+                          <pic:cNvPr id="875849727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20995,57 +20995,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022848075" name="Picture">
+                  <wp:docPr id="1106802423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022848075" name="Picture"/>
+                          <pic:cNvPr id="1106802423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21098,57 +21098,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933282548" name="Picture">
+                  <wp:docPr id="1535427825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933282548" name="Picture"/>
+                          <pic:cNvPr id="1535427825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22475,57 +22475,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214105260" name="Picture">
+                  <wp:docPr id="67736666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214105260" name="Picture"/>
+                          <pic:cNvPr id="67736666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23618,57 +23618,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530238957" name="Picture">
+                        <wp:docPr id="255978365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530238957" name="Picture"/>
+                                <pic:cNvPr id="255978365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24979,57 +24979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961810452" name="Picture">
+                  <wp:docPr id="1193416075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961810452" name="Picture"/>
+                          <pic:cNvPr id="1193416075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25068,57 +25068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419368861" name="Picture">
+                  <wp:docPr id="99371602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419368861" name="Picture"/>
+                          <pic:cNvPr id="99371602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25712,57 +25712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321710523" name="Picture">
+                  <wp:docPr id="764381075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321710523" name="Picture"/>
+                          <pic:cNvPr id="764381075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26710,57 +26710,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435393776" name="Picture">
+                  <wp:docPr id="1303979134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435393776" name="Picture"/>
+                          <pic:cNvPr id="1303979134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26813,57 +26813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157800562" name="Picture">
+                  <wp:docPr id="291231631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157800562" name="Picture"/>
+                          <pic:cNvPr id="291231631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28190,57 +28190,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744500221" name="Picture">
+                  <wp:docPr id="333729020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744500221" name="Picture"/>
+                          <pic:cNvPr id="333729020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29333,57 +29333,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071968872" name="Picture">
+                        <wp:docPr id="2070993525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071968872" name="Picture"/>
+                                <pic:cNvPr id="2070993525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30691,57 +30691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260156788" name="Picture">
+                  <wp:docPr id="1254292043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260156788" name="Picture"/>
+                          <pic:cNvPr id="1254292043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30780,57 +30780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711345436" name="Picture">
+                  <wp:docPr id="1988594869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711345436" name="Picture"/>
+                          <pic:cNvPr id="1988594869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58441306" name="Picture">
+                  <wp:docPr id="1418969010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58441306" name="Picture"/>
+                          <pic:cNvPr id="1418969010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32320,57 +32320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290405946" name="Picture">
+                  <wp:docPr id="899805988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290405946" name="Picture"/>
+                          <pic:cNvPr id="899805988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32423,57 +32423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222932418" name="Picture">
+                  <wp:docPr id="875207955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222932418" name="Picture"/>
+                          <pic:cNvPr id="875207955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33746,57 +33746,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701140364" name="Picture">
+                  <wp:docPr id="984661069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701140364" name="Picture"/>
+                          <pic:cNvPr id="984661069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34528,57 +34528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130172703" name="Picture">
+                  <wp:docPr id="1684980733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130172703" name="Picture"/>
+                          <pic:cNvPr id="1684980733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34617,57 +34617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836844154" name="Picture">
+                  <wp:docPr id="1526942185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836844154" name="Picture"/>
+                          <pic:cNvPr id="1526942185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35249,57 +35249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47844656" name="Picture">
+                  <wp:docPr id="305706112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47844656" name="Picture"/>
+                          <pic:cNvPr id="305706112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36193,57 +36193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337779534" name="Picture">
+                  <wp:docPr id="1665591155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337779534" name="Picture"/>
+                          <pic:cNvPr id="1665591155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36305,57 +36305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707731887" name="Picture">
+                  <wp:docPr id="571719494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707731887" name="Picture"/>
+                          <pic:cNvPr id="571719494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37964,57 +37964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490783929" name="Picture">
+                  <wp:docPr id="1170371432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490783929" name="Picture"/>
+                          <pic:cNvPr id="1170371432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39143,57 +39143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494897020" name="Picture">
+                  <wp:docPr id="1576171425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494897020" name="Picture"/>
+                          <pic:cNvPr id="1576171425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39223,57 +39223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123386285" name="Picture">
+                  <wp:docPr id="155442401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123386285" name="Picture"/>
+                          <pic:cNvPr id="155442401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39711,57 +39711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968144372" name="Picture">
+                  <wp:docPr id="1888651477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968144372" name="Picture"/>
+                          <pic:cNvPr id="1888651477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>