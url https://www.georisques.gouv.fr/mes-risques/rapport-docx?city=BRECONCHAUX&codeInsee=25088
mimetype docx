--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005387142" name="Picture">
+                  <wp:docPr id="1469932122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005387142" name="Picture"/>
+                          <pic:cNvPr id="1469932122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377576979" name="Picture">
+                  <wp:docPr id="685389489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377576979" name="Picture"/>
+                          <pic:cNvPr id="685389489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935378859" name="Picture">
+                        <wp:docPr id="1868925043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935378859" name="Picture"/>
+                                <pic:cNvPr id="1868925043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803522178" name="Picture">
+                  <wp:docPr id="258472716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803522178" name="Picture"/>
+                          <pic:cNvPr id="258472716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936740969" name="Picture">
+                  <wp:docPr id="518694375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936740969" name="Picture"/>
+                          <pic:cNvPr id="518694375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756967943" name="Picture">
+                  <wp:docPr id="200329434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756967943" name="Picture"/>
+                          <pic:cNvPr id="200329434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744793562" name="Picture">
+                  <wp:docPr id="158807551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744793562" name="Picture"/>
+                          <pic:cNvPr id="158807551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241258345" name="Picture">
+                  <wp:docPr id="1627680325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241258345" name="Picture"/>
+                          <pic:cNvPr id="1627680325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936116834" name="Picture">
+                        <wp:docPr id="1680929146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936116834" name="Picture"/>
+                                <pic:cNvPr id="1680929146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334910360" name="Picture">
+                        <wp:docPr id="244689621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334910360" name="Picture"/>
+                                <pic:cNvPr id="244689621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772423995" name="Picture">
+                        <wp:docPr id="745853562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772423995" name="Picture"/>
+                                <pic:cNvPr id="745853562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715637358" name="Picture">
+                        <wp:docPr id="1444568383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715637358" name="Picture"/>
+                                <pic:cNvPr id="1444568383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955751671" name="Picture">
+                        <wp:docPr id="1083420789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955751671" name="Picture"/>
+                                <pic:cNvPr id="1083420789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563034117" name="Picture">
+                        <wp:docPr id="974509382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563034117" name="Picture"/>
+                                <pic:cNvPr id="974509382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693087591" name="Picture">
+                        <wp:docPr id="299938100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693087591" name="Picture"/>
+                                <pic:cNvPr id="299938100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227994053" name="Picture">
+                        <wp:docPr id="1653890055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227994053" name="Picture"/>
+                                <pic:cNvPr id="1653890055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032263671" name="Picture">
+                        <wp:docPr id="66902752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032263671" name="Picture"/>
+                                <pic:cNvPr id="66902752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333025959" name="Picture">
+                        <wp:docPr id="2028064472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333025959" name="Picture"/>
+                                <pic:cNvPr id="2028064472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058484566" name="Picture">
+                        <wp:docPr id="243069694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058484566" name="Picture"/>
+                                <pic:cNvPr id="243069694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108626351" name="Picture">
+                        <wp:docPr id="744546739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108626351" name="Picture"/>
+                                <pic:cNvPr id="744546739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924400256" name="Picture">
+                        <wp:docPr id="1116796314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924400256" name="Picture"/>
+                                <pic:cNvPr id="1116796314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190395755" name="Picture">
+                        <wp:docPr id="919659240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190395755" name="Picture"/>
+                                <pic:cNvPr id="919659240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849549468" name="Picture">
+                        <wp:docPr id="1791949901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849549468" name="Picture"/>
+                                <pic:cNvPr id="1791949901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008417272" name="Picture">
+                        <wp:docPr id="40736342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008417272" name="Picture"/>
+                                <pic:cNvPr id="40736342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318952614" name="Picture">
+                        <wp:docPr id="1762143358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318952614" name="Picture"/>
+                                <pic:cNvPr id="1762143358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212776120" name="Picture">
+                        <wp:docPr id="937580881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212776120" name="Picture"/>
+                                <pic:cNvPr id="937580881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554128780" name="Picture">
+                  <wp:docPr id="603109555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554128780" name="Picture"/>
+                          <pic:cNvPr id="603109555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783568755" name="Picture">
+                  <wp:docPr id="1589215599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783568755" name="Picture"/>
+                          <pic:cNvPr id="1589215599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918568004" name="Picture">
+                  <wp:docPr id="1193311301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918568004" name="Picture"/>
+                          <pic:cNvPr id="1193311301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721037683" name="Picture">
+                  <wp:docPr id="158281588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721037683" name="Picture"/>
+                          <pic:cNvPr id="158281588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235087943" name="Picture">
+                  <wp:docPr id="153871239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235087943" name="Picture"/>
+                          <pic:cNvPr id="153871239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20367696" name="Picture">
+                  <wp:docPr id="2134773376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20367696" name="Picture"/>
+                          <pic:cNvPr id="2134773376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243010488" name="Picture">
+                        <wp:docPr id="22234720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243010488" name="Picture"/>
+                                <pic:cNvPr id="22234720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618909895" name="Picture">
+                  <wp:docPr id="614859348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618909895" name="Picture"/>
+                          <pic:cNvPr id="614859348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650833042" name="Picture">
+                  <wp:docPr id="1671699228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650833042" name="Picture"/>
+                          <pic:cNvPr id="1671699228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505545843" name="Picture">
+                  <wp:docPr id="2027888974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505545843" name="Picture"/>
+                          <pic:cNvPr id="2027888974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337817239" name="Picture">
+                  <wp:docPr id="1816876490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337817239" name="Picture"/>
+                          <pic:cNvPr id="1816876490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183116433" name="Picture">
+                  <wp:docPr id="149533580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183116433" name="Picture"/>
+                          <pic:cNvPr id="149533580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039740184" name="Picture">
+                  <wp:docPr id="2091415123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039740184" name="Picture"/>
+                          <pic:cNvPr id="2091415123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117497537" name="Picture">
+                        <wp:docPr id="277701847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117497537" name="Picture"/>
+                                <pic:cNvPr id="277701847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543612775" name="Picture">
+                        <wp:docPr id="1828333238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543612775" name="Picture"/>
+                                <pic:cNvPr id="1828333238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568047856" name="Picture">
+                  <wp:docPr id="388652066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568047856" name="Picture"/>
+                          <pic:cNvPr id="388652066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865466082" name="Picture">
+                  <wp:docPr id="221843408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865466082" name="Picture"/>
+                          <pic:cNvPr id="221843408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800850830" name="Picture">
+                  <wp:docPr id="612142510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800850830" name="Picture"/>
+                          <pic:cNvPr id="612142510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897230420" name="Picture">
+                  <wp:docPr id="917677329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897230420" name="Picture"/>
+                          <pic:cNvPr id="917677329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719516117" name="Picture">
+                  <wp:docPr id="665577887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719516117" name="Picture"/>
+                          <pic:cNvPr id="665577887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870534913" name="Picture">
+                  <wp:docPr id="274013802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870534913" name="Picture"/>
+                          <pic:cNvPr id="274013802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865178431" name="Picture">
+                        <wp:docPr id="546261880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865178431" name="Picture"/>
+                                <pic:cNvPr id="546261880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184795804" name="Picture">
+                  <wp:docPr id="403814221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184795804" name="Picture"/>
+                          <pic:cNvPr id="403814221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532405066" name="Picture">
+                  <wp:docPr id="666088235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532405066" name="Picture"/>
+                          <pic:cNvPr id="666088235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412233800" name="Picture">
+                  <wp:docPr id="1071465475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412233800" name="Picture"/>
+                          <pic:cNvPr id="1071465475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127544414" name="Picture">
+                  <wp:docPr id="1654388571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127544414" name="Picture"/>
+                          <pic:cNvPr id="1654388571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947663483" name="Picture">
+                  <wp:docPr id="1773445023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947663483" name="Picture"/>
+                          <pic:cNvPr id="1773445023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80789891" name="Picture">
+                  <wp:docPr id="1485913270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80789891" name="Picture"/>
+                          <pic:cNvPr id="1485913270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215459845" name="Picture">
+                        <wp:docPr id="1695812993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215459845" name="Picture"/>
+                                <pic:cNvPr id="1695812993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252818513" name="Picture">
+                  <wp:docPr id="884074777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252818513" name="Picture"/>
+                          <pic:cNvPr id="884074777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027548018" name="Picture">
+                  <wp:docPr id="22167851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027548018" name="Picture"/>
+                          <pic:cNvPr id="22167851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379346159" name="Picture">
+                  <wp:docPr id="1372197214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379346159" name="Picture"/>
+                          <pic:cNvPr id="1372197214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923506336" name="Picture">
+                  <wp:docPr id="315880587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923506336" name="Picture"/>
+                          <pic:cNvPr id="315880587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714534113" name="Picture">
+                  <wp:docPr id="477788648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714534113" name="Picture"/>
+                          <pic:cNvPr id="477788648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807586469" name="Picture">
+                  <wp:docPr id="1353745603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807586469" name="Picture"/>
+                          <pic:cNvPr id="1353745603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151618276" name="Picture">
+                  <wp:docPr id="1188329123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151618276" name="Picture"/>
+                          <pic:cNvPr id="1188329123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236333020" name="Picture">
+                  <wp:docPr id="311845926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236333020" name="Picture"/>
+                          <pic:cNvPr id="311845926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960523245" name="Picture">
+                  <wp:docPr id="1568906834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960523245" name="Picture"/>
+                          <pic:cNvPr id="1568906834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506143435" name="Picture">
+                  <wp:docPr id="1868976910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506143435" name="Picture"/>
+                          <pic:cNvPr id="1868976910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129962126" name="Picture">
+                  <wp:docPr id="1971117195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129962126" name="Picture"/>
+                          <pic:cNvPr id="1971117195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080096997" name="Picture">
+                  <wp:docPr id="1629279854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080096997" name="Picture"/>
+                          <pic:cNvPr id="1629279854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961058223" name="Picture">
+                  <wp:docPr id="224408354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961058223" name="Picture"/>
+                          <pic:cNvPr id="224408354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496004434" name="Picture">
+                  <wp:docPr id="1880246140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496004434" name="Picture"/>
+                          <pic:cNvPr id="1880246140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009340231" name="Picture">
+                  <wp:docPr id="1068007043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009340231" name="Picture"/>
+                          <pic:cNvPr id="1068007043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49067,115 +49067,115 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3846225" \t "_blank" </w:instrText>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3847124" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP3846225</w:t>
+              <w:t xml:space="preserve">SSP3847124</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décharge</w:t>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">En arrêt</w:t>
+              <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>