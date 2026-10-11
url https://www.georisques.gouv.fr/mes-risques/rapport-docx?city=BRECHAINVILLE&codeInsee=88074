--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298007381" name="Picture">
+                  <wp:docPr id="33256047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298007381" name="Picture"/>
+                          <pic:cNvPr id="33256047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954923024" name="Picture">
+                  <wp:docPr id="781762363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954923024" name="Picture"/>
+                          <pic:cNvPr id="781762363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943090120" name="Picture">
+                        <wp:docPr id="584531709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943090120" name="Picture"/>
+                                <pic:cNvPr id="584531709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138623907" name="Picture">
+                  <wp:docPr id="262506783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138623907" name="Picture"/>
+                          <pic:cNvPr id="262506783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779427081" name="Picture">
+                  <wp:docPr id="2051869114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779427081" name="Picture"/>
+                          <pic:cNvPr id="2051869114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952805843" name="Picture">
+                  <wp:docPr id="591749713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952805843" name="Picture"/>
+                          <pic:cNvPr id="591749713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921560308" name="Picture">
+                  <wp:docPr id="1116388777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921560308" name="Picture"/>
+                          <pic:cNvPr id="1116388777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616479087" name="Picture">
+                  <wp:docPr id="323784257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616479087" name="Picture"/>
+                          <pic:cNvPr id="323784257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736627561" name="Picture">
+                        <wp:docPr id="941846663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736627561" name="Picture"/>
+                                <pic:cNvPr id="941846663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077594063" name="Picture">
+                        <wp:docPr id="2146526282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077594063" name="Picture"/>
+                                <pic:cNvPr id="2146526282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855707906" name="Picture">
+                        <wp:docPr id="365126059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855707906" name="Picture"/>
+                                <pic:cNvPr id="365126059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006425680" name="Picture">
+                        <wp:docPr id="1437801353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006425680" name="Picture"/>
+                                <pic:cNvPr id="1437801353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551000623" name="Picture">
+                        <wp:docPr id="463845064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551000623" name="Picture"/>
+                                <pic:cNvPr id="463845064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377503805" name="Picture">
+                        <wp:docPr id="106089681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377503805" name="Picture"/>
+                                <pic:cNvPr id="106089681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111034834" name="Picture">
+                        <wp:docPr id="1655728968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111034834" name="Picture"/>
+                                <pic:cNvPr id="1655728968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867184659" name="Picture">
+                        <wp:docPr id="804373767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867184659" name="Picture"/>
+                                <pic:cNvPr id="804373767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122504073" name="Picture">
+                        <wp:docPr id="2121676450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122504073" name="Picture"/>
+                                <pic:cNvPr id="2121676450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432053580" name="Picture">
+                        <wp:docPr id="1518412406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432053580" name="Picture"/>
+                                <pic:cNvPr id="1518412406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366425287" name="Picture">
+                        <wp:docPr id="1314600973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366425287" name="Picture"/>
+                                <pic:cNvPr id="1314600973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66128363" name="Picture">
+                        <wp:docPr id="1493074631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66128363" name="Picture"/>
+                                <pic:cNvPr id="1493074631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329982964" name="Picture">
+                        <wp:docPr id="759019916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329982964" name="Picture"/>
+                                <pic:cNvPr id="759019916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405461425" name="Picture">
+                        <wp:docPr id="885794511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405461425" name="Picture"/>
+                                <pic:cNvPr id="885794511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243576219" name="Picture">
+                        <wp:docPr id="1906659351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243576219" name="Picture"/>
+                                <pic:cNvPr id="1906659351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559301950" name="Picture">
+                        <wp:docPr id="1156809666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559301950" name="Picture"/>
+                                <pic:cNvPr id="1156809666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32043148" name="Picture">
+                        <wp:docPr id="242293869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32043148" name="Picture"/>
+                                <pic:cNvPr id="242293869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067729016" name="Picture">
+                        <wp:docPr id="1154158108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067729016" name="Picture"/>
+                                <pic:cNvPr id="1154158108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912962513" name="Picture">
+                  <wp:docPr id="2138608910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912962513" name="Picture"/>
+                          <pic:cNvPr id="2138608910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584806173" name="Picture">
+                  <wp:docPr id="802680395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584806173" name="Picture"/>
+                          <pic:cNvPr id="802680395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022405770" name="Picture">
+                  <wp:docPr id="324520204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022405770" name="Picture"/>
+                          <pic:cNvPr id="324520204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014212934" name="Picture">
+                  <wp:docPr id="1336512951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014212934" name="Picture"/>
+                          <pic:cNvPr id="1336512951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463989534" name="Picture">
+                  <wp:docPr id="709357168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463989534" name="Picture"/>
+                          <pic:cNvPr id="709357168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213282586" name="Picture">
+                  <wp:docPr id="1356635751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213282586" name="Picture"/>
+                          <pic:cNvPr id="1356635751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522125173" name="Picture">
+                        <wp:docPr id="458480125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522125173" name="Picture"/>
+                                <pic:cNvPr id="458480125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492607419" name="Picture">
+                  <wp:docPr id="1941165858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492607419" name="Picture"/>
+                          <pic:cNvPr id="1941165858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096255229" name="Picture">
+                  <wp:docPr id="1004789346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096255229" name="Picture"/>
+                          <pic:cNvPr id="1004789346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343932225" name="Picture">
+                  <wp:docPr id="1056601298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343932225" name="Picture"/>
+                          <pic:cNvPr id="1056601298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205980753" name="Picture">
+                  <wp:docPr id="1851245793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205980753" name="Picture"/>
+                          <pic:cNvPr id="1851245793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299125239" name="Picture">
+                  <wp:docPr id="1330204624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299125239" name="Picture"/>
+                          <pic:cNvPr id="1330204624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598435442" name="Picture">
+                  <wp:docPr id="1352566754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598435442" name="Picture"/>
+                          <pic:cNvPr id="1352566754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392431170" name="Picture">
+                        <wp:docPr id="1542874104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392431170" name="Picture"/>
+                                <pic:cNvPr id="1542874104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035245436" name="Picture">
+                  <wp:docPr id="2146651891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035245436" name="Picture"/>
+                          <pic:cNvPr id="2146651891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987972129" name="Picture">
+                  <wp:docPr id="1078871332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987972129" name="Picture"/>
+                          <pic:cNvPr id="1078871332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567190702" name="Picture">
+                  <wp:docPr id="457098021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567190702" name="Picture"/>
+                          <pic:cNvPr id="457098021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789568149" name="Picture">
+                  <wp:docPr id="1176615677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789568149" name="Picture"/>
+                          <pic:cNvPr id="1176615677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602207659" name="Picture">
+                  <wp:docPr id="496924619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602207659" name="Picture"/>
+                          <pic:cNvPr id="496924619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338674984" name="Picture">
+                  <wp:docPr id="320570150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338674984" name="Picture"/>
+                          <pic:cNvPr id="320570150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428976234" name="Picture">
+                        <wp:docPr id="89073124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428976234" name="Picture"/>
+                                <pic:cNvPr id="89073124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069611874" name="Picture">
+                  <wp:docPr id="1250071768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069611874" name="Picture"/>
+                          <pic:cNvPr id="1250071768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947422401" name="Picture">
+                  <wp:docPr id="460565423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947422401" name="Picture"/>
+                          <pic:cNvPr id="460565423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777575004" name="Picture">
+                  <wp:docPr id="1750964633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777575004" name="Picture"/>
+                          <pic:cNvPr id="1750964633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940018402" name="Picture">
+                  <wp:docPr id="1398215692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940018402" name="Picture"/>
+                          <pic:cNvPr id="1398215692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41211290" name="Picture">
+                  <wp:docPr id="1863604614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41211290" name="Picture"/>
+                          <pic:cNvPr id="1863604614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342493815" name="Picture">
+                  <wp:docPr id="576916821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342493815" name="Picture"/>
+                          <pic:cNvPr id="576916821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869868615" name="Picture">
+                        <wp:docPr id="786282299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869868615" name="Picture"/>
+                                <pic:cNvPr id="786282299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998891513" name="Picture">
+                  <wp:docPr id="351145488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998891513" name="Picture"/>
+                          <pic:cNvPr id="351145488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906272149" name="Picture">
+                  <wp:docPr id="1308992883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906272149" name="Picture"/>
+                          <pic:cNvPr id="1308992883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826144715" name="Picture">
+                  <wp:docPr id="1109136186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826144715" name="Picture"/>
+                          <pic:cNvPr id="1109136186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716746900" name="Picture">
+                  <wp:docPr id="2101874586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716746900" name="Picture"/>
+                          <pic:cNvPr id="2101874586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616353781" name="Picture">
+                  <wp:docPr id="141486571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616353781" name="Picture"/>
+                          <pic:cNvPr id="141486571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30485239" name="Picture">
+                  <wp:docPr id="1548264923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30485239" name="Picture"/>
+                          <pic:cNvPr id="1548264923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205659168" name="Picture">
+                  <wp:docPr id="1287506019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205659168" name="Picture"/>
+                          <pic:cNvPr id="1287506019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339226814" name="Picture">
+                  <wp:docPr id="1438829138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339226814" name="Picture"/>
+                          <pic:cNvPr id="1438829138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043244422" name="Picture">
+                  <wp:docPr id="1203161244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043244422" name="Picture"/>
+                          <pic:cNvPr id="1203161244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097666695" name="Picture">
+                  <wp:docPr id="2032509656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097666695" name="Picture"/>
+                          <pic:cNvPr id="2032509656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435680461" name="Picture">
+                  <wp:docPr id="1603492831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435680461" name="Picture"/>
+                          <pic:cNvPr id="1603492831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036960228" name="Picture">
+                  <wp:docPr id="1733902446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036960228" name="Picture"/>
+                          <pic:cNvPr id="1733902446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671802315" name="Picture">
+                  <wp:docPr id="568104352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671802315" name="Picture"/>
+                          <pic:cNvPr id="568104352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625552475" name="Picture">
+                  <wp:docPr id="2131727492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625552475" name="Picture"/>
+                          <pic:cNvPr id="2131727492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848776279" name="Picture">
+                  <wp:docPr id="936908865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848776279" name="Picture"/>
+                          <pic:cNvPr id="936908865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>